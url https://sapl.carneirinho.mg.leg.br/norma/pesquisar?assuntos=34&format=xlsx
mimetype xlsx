--- v0 (2025-11-27)
+++ v1 (2026-04-27)
@@ -10,245 +10,323 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="92">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>8980</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>3290</t>
+  </si>
+  <si>
+    <t>DEX</t>
+  </si>
+  <si>
+    <t>Decreto Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2025/8980/decreto_3290-2025_000342.pdf</t>
+  </si>
+  <si>
+    <t>Fica autorizado abertura de créditos adicional suplementares no orçamento vigente e da outras providencias.</t>
+  </si>
+  <si>
+    <t>8939</t>
+  </si>
+  <si>
+    <t>3272</t>
+  </si>
+  <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2025/8939/decreto_3272-2025_000347.pdf</t>
+  </si>
+  <si>
+    <t>Fica autorizada a abertura de créditos adicionais suplementares no orçamento vigente e da outras providencias.</t>
+  </si>
+  <si>
+    <t>8938</t>
+  </si>
+  <si>
+    <t>3264</t>
+  </si>
+  <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2025/8938/decreto_3264-2025_000345.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional suplementares e da outras providencias.</t>
+  </si>
+  <si>
+    <t>8673</t>
+  </si>
+  <si>
+    <t>3252</t>
+  </si>
+  <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2025/8673/decreto_3252-2025_000344.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de créditos adicional suplementares e da outras providencias.</t>
+  </si>
+  <si>
+    <t>8624</t>
+  </si>
+  <si>
+    <t>3250</t>
+  </si>
+  <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2025/8624/decreto_3250-2025_000343.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de créditos adicionais suplementares por superávit financeiro no orçamento vigente e contém outras providências.</t>
+  </si>
+  <si>
+    <t>8671</t>
+  </si>
+  <si>
+    <t>3243</t>
+  </si>
+  <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2025/8671/decreto_3243-2025_000341.pdf</t>
+  </si>
+  <si>
     <t>7898</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2022/7898/lei_1_732_22_20230209_153127.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2022/7898/lei_1_732_22_20230209_153127.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal nº1.673, de 28 de dezembro de 2021 - PPAG 2022/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2020/6670/lei_1_548_000015.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2020/6670/lei_1_548_000015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2019/6571/lei_1_526_1916122019.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2019/6571/lei_1_526_1916122019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá  outras providências.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2019/6567/lei_1_522_1916122019.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2019/6567/lei_1_522_1916122019.pdf</t>
   </si>
   <si>
     <t>dispõe sobre alteração na lei municipal n.1.493, de 26 de junho de 2019 - LDO 2.020 e dá outras providências.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2017/6133/6133_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2017/6133/6133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PONTO PLURIANUAL DE O PLANO PLURIANUAL DE AÇÃO GOVERNAMENTAL DO MUNICÍPIO DE CARNEIRINHO, ESTADO DE MINAS PARA O QUADRIÊNIO 2018-2021-PPAG 2018-2021.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2017/6088/6088_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2017/6088/6088_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS N°1.351/2016, 1.370/2016, 1.402/17 E 1.372/2016 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2017/6037/6037_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2017/6037/6037_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS N°1.230/2013,1.351/2016 E 1.372/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2015/5471/5471_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2015/5471/5471_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXOS DA LEI N°1.230/13 E N°1.296/14 DO PLANO PLURIANUAL 2014/2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2012/4353/4353_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2012/4353/4353_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA DE ÓRGÃOS E OS ANEXOS II E III DA LEI N.1.039, DE  15 DE DEZEMBRO DE 2009, MODIFICADOS PELAS LEIS N.1.134, DE 27 DE DEZEMBRO DE 2011 E 1.147, DE 19 DE JUNHO DE 2012.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2013/4837/4837_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2013/4837/4837_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2014/2017.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2011/4022/4022_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2011/4022/4022_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I, II, IV, V, VI, VII, VIII, IX, X, XI, XII, XIII E XIV DA LEI Nº 1.039, DE 15 DE DEZEMBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2009/3362/3362_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2009/3362/3362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2010/2013.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -555,66 +633,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2022/7898/lei_1_732_22_20230209_153127.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2020/6670/lei_1_548_000015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2019/6571/lei_1_526_1916122019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2019/6567/lei_1_522_1916122019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2017/6133/6133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2017/6088/6088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2017/6037/6037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2015/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2012/4353/4353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2013/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2011/4022/4022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2009/3362/3362_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2025/8980/decreto_3290-2025_000342.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2025/8939/decreto_3272-2025_000347.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2025/8938/decreto_3264-2025_000345.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2025/8673/decreto_3252-2025_000344.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2025/8624/decreto_3250-2025_000343.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2025/8671/decreto_3243-2025_000341.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2022/7898/lei_1_732_22_20230209_153127.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2020/6670/lei_1_548_000015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2019/6571/lei_1_526_1916122019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/normajuridica/2019/6567/lei_1_522_1916122019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2017/6133/6133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2017/6088/6088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2017/6037/6037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2015/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2012/4353/4353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2013/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2011/4022/4022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/normajuridica/2009/3362/3362_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="102.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="102" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="171.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -625,312 +703,456 @@
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G7" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" t="s">
         <v>37</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="F8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="1" t="s">
+      <c r="G8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
         <v>41</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>42</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="1" t="s">
+      <c r="G9" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>47</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="F10" s="1" t="s">
+      <c r="G10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C11" t="s">
+      <c r="G11" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C12" t="s">
+      <c r="G12" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
+      <c r="G13" t="s">
         <v>62</v>
       </c>
-      <c r="C13" t="s">
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" t="s">
         <v>63</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="F13" s="1" t="s">
+      <c r="B14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" t="s">
         <v>64</v>
       </c>
-      <c r="G13" t="s">
+      <c r="D14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>65</v>
+      </c>
+      <c r="G14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D15" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G15" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" t="s">
+        <v>37</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" t="s">
+        <v>36</v>
+      </c>
+      <c r="E17" t="s">
+        <v>37</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" t="s">
+        <v>84</v>
+      </c>
+      <c r="D18" t="s">
+        <v>36</v>
+      </c>
+      <c r="E18" t="s">
+        <v>37</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G18" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" t="s">
+        <v>88</v>
+      </c>
+      <c r="C19" t="s">
+        <v>89</v>
+      </c>
+      <c r="D19" t="s">
+        <v>36</v>
+      </c>
+      <c r="E19" t="s">
+        <v>37</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G19" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
+    <hyperlink ref="F14" r:id="rId13"/>
+    <hyperlink ref="F15" r:id="rId14"/>
+    <hyperlink ref="F16" r:id="rId15"/>
+    <hyperlink ref="F17" r:id="rId16"/>
+    <hyperlink ref="F18" r:id="rId17"/>
+    <hyperlink ref="F19" r:id="rId18"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>