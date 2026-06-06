--- v0 (2026-04-04)
+++ v1 (2026-06-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1248" uniqueCount="464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2120" uniqueCount="745">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -829,176 +829,803 @@
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>No sentido de solicitar ao Senhor Prefeito Municipal a construção de anfitreatro na Escola Municipal Vicente Luiz Alves  com estrutura para a instalação de ares condicionador, equipamentos audio visual e demais equipamentos necessários para a demanda.</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>no sentido de solicitar aoa Senhor Prefeito Municipal  a aquisição e distribuição de kits de materiais esportivos diversificados para atender aos professores de Educação Física e aos alunos de toda a rede municipal de ensino para serem utilizados em atividade com os alunos.</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>no sentido de solicitar ao Senhor Prefeito Municipal de Carneirinho  a aquisição de  caminhão varredor mecanizado para o serviço de limpeza pública do município.</t>
+    <t>no sentido de solicitar ao senhor Prefeito Municipal de Carneirinho  a conceção de auxilio financeiro aos pacientes que fazem tratamento de  hemodiálise  em outros Municipios.</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Implantação de sistemas de microgeração de energia solar fotovoltaica nos prédios públicos municipais e estudo de viabilidade para criação de programa de incentivo à energia renovável.</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>no sentido de solicitar ao senhor Prefeito Municipal de Carneirinho a contratação de profissionais de Psicologia, terapia ocupacional e fonoaudiologia para atender as pessoas com Autismo do município.</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>no sentido de solicitar ao senhor Prefeito Municipal de Carneirinho a aquisição e instalação de  câmera nos corredores das unidade de saúde  e também no setor administrativo da Secretária Municipal de saúde.</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
+    <t>Fábio Samartino, Valdinei Nunes de Freitas</t>
+  </si>
+  <si>
     <t>no sentido de solicitar ao senhor Prefeito Municipal de Carneirinho que seja atribuído o nome “Rodovia Edilson Pereira da Silva” à rodovia que dá acesso à Vila Gracilândia.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>no sentido de solicitar ao senhor Prefeito Municipal de Carneirinho a majoração do valor de convênio, com repasse. mensal para o patamar de R$ 20.000,00 a R$ 25.000,00 para que a instituição possa melhorar os serviços prestados aos assistidos e familiares.</t>
   </si>
   <si>
+    <t>7515</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao senhor Prefeito Municipal de Carneirinho a promoção de Torneio Leiteiro Municipal com premiação, a ser realizado durante a EXPOCAR ou a Feira do Agronegócio.</t>
+  </si>
+  <si>
+    <t>7519</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao senhor Prefeito Municipal de Carneirinho que determine ao setor competente para construir redutores de velocidade sendo um  na rua Otavio Francisco Vilela próximo ao portão de entrada dos alunos do CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL - Elizabete Rodrigues da Silva Ferreira - Tia Bete”  e dois na avenida Jaci Lima de Paula, o primeiro no quarteirão entre a rua Laura dos Santos Souza com a Francisco Tiago da Silva e o outro no quarteirão entre a  Rua  Francisco Tiago da Silva e Rua Otavio Francisco Vilela.</t>
+  </si>
+  <si>
+    <t>7526</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>a transferência da Feira Livre Municipal para a Área de Lazer Osvaldo Paula de Assunção.</t>
+  </si>
+  <si>
+    <t>7527</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao senhor Prefeito Municipal de Carneirinho aquisição e instalação de fraldário nos ESF da Sede e do Distritos e vila do município e no Ambulatório Vicente Severino Socorro.</t>
+  </si>
+  <si>
+    <t>7528</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao senhor Prefeito Municipal de Carneirinho a construção e instalação de painel online com indicadores das obras do Município de Carneirinho (dashboard de obras) a ser instalado nas entradas da Sede e dos distritos.</t>
+  </si>
+  <si>
+    <t>7529</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a extensão do atendimento de creche para os distritos de Fátima do Pontal e Estrela da Barra.</t>
+  </si>
+  <si>
+    <t>7530</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a contratação de show artístico do segmento Gospel/Católico para evento oficial no município.</t>
+  </si>
+  <si>
+    <t>7531</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>Erica de Souza Queiroz, Joaquim Madalena Severino de Almeida</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a aquisição de um veículo tipo Van, adaptado e exclusivo, para o transporte de pacientes que realizam tratamento de hemodiálise no município de Paranaíba/MS.</t>
+  </si>
+  <si>
+    <t>7532</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>Solicita a abertura de uma sala de atendimento para protocolos da Prefeitura no Distrito de São Sebastião do Pontal.</t>
+  </si>
+  <si>
+    <t>7533</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>Solicita a contratação de instrutores/professores de Capoeira e Catira para atender à Sede do Município e ao Distrito de São Sebastião do Pontal.</t>
+  </si>
+  <si>
+    <t>7534</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo adote as providências administrativas necessárias junto às Secretarias de Saúde e de Administração para a elaboração e o envio de Projeto de Lei que institua o Plano de Carreira, com a criação de níveis ou classes, para os motoristas lotados na Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>7535</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>no sentido de  solicitar ao Senhor Prefeito Municipal que determine ao setor competente para construir  faixas elevadas para travessia de pedestres em frente as unidades escolares do município (sede, distritos e Vilas), bem como, em outros pontos considerados críticos e de grande fluxo de pedestres.</t>
+  </si>
+  <si>
+    <t>7540</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>Solicita a reforma urgente da quadra poliesportiva da Escola Estadual Antônio da Silva, no Distrito de São Sebastião do Pontal, visando atender aos alunos e à comunidade local.</t>
+  </si>
+  <si>
+    <t>7541</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>no sentido de  solicitar ao Senhor Prefeito Municipal a pavimentação asfálticado prolongamento da Avenida Jaci Lima de Paula que dá acesso a chácara dos Candinhos, na Sede do Município de Carneirinho-MG.</t>
+  </si>
+  <si>
+    <t>7542</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>no sentido de reiterar os termos da indicação nº 306, datada de 27 de novembro de 2025 que solicitou  ao senhor Prefeito Municipal a aquisição de retroescavadeira hidráulica e uma carreta prancha para atender as demandas do nosso município.</t>
+  </si>
+  <si>
+    <t>7546</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao senhor prefeito municipal de Carneirinho que seja disponibilizado apoio financeiro para os atletas e equipes amadoras que, com mérito e dedicação, elevam o nome de nosso Município em competições esportivas regionais, estaduais e nacionais.</t>
+  </si>
+  <si>
+    <t>7547</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>no sentido de reiterar os termos da Indicação nº 58/2025, datada de 10/03/2025 que solicitou ao senhor Prefeito Municipal de Carneirinho a construção de redutores de velocidade nas ruas no interior do Balneário Gilomé Machado de Queiroz e na Rua Machado do Pontal, em frente à Escola Municipal, sendo todos os serviços no Estrela da Barra.</t>
+  </si>
+  <si>
+    <t>7548</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar o Senhor Prefeito Municipal de Carneirinho a disponibilização de transporte gratuito para os moradores dos distritos e vilas para participarem da 21ª EXPOCAR e a 30ª Festa do Peão de Carneirinho</t>
+  </si>
+  <si>
+    <t>7558</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>indica a necessidade urgente de reforma e adaptação do Barracão de Maquinários, para a instalação de um Espaço de Apoio e Convivência destinado aos servidores e usuários.</t>
+  </si>
+  <si>
+    <t>7559</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao senhor Prefeito Municipal de Carneirinho a ampliação do atendimento de Pré-Escola em tempo integral na Escola Municipal Iolete da Graça Soares Vilela, visando assegurar maior acesso e permanência das crianças na educação infantil.</t>
+  </si>
+  <si>
+    <t>7560</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>Solicita a aquisição e instalação de um reservatório de água refrigerado (bebedouro industrial) com capacidade de 1.000 litros para o Estádio Municipal Juvenal José de Queiroz.</t>
+  </si>
+  <si>
+    <t>7561</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>Solicita a construção de pontes na Estrada Municipal que liga a sede ao distrito/região de Estrela da Barra.</t>
+  </si>
+  <si>
+    <t>7562</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal de Carneirinho o pagamento do décimo quarto salário aos servidores públicos do Município de Carneirinho.</t>
+  </si>
+  <si>
+    <t>7563</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal de Carneirinho  a reavaliação criteriosa dos cargos públicos, principlamente quantos aos direitos do servidores, especificamente no tocante ao direito ao adicional de insalubridade e periculosidade.</t>
+  </si>
+  <si>
+    <t>7564</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal  a reforma dos banheiros e da mine rodoviária existente na  Praça da Matriz Laudelina Antônia dos Santos no Distrito de São Sebastião do Pontal.</t>
+  </si>
+  <si>
+    <t>7565</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal  que determine à Secretaria Municipal de Saúde a ampliação do horário de atendimento da Unidade de Saúde do Distrito de São Sebastião do Pontal, bem como a disponibilização de equipe de Saúde da Família em regime de tempo integral, visando garantir maior acesso, continuidade e qualidade na prestação dos serviços de saúde à população local.</t>
+  </si>
+  <si>
+    <t>7566</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal  a construção de redutores de velocidade (lombada) em vários pontos da Sede do distrito de São Sebastião do Pontal, sendo um  na rua Bom Sucesso próximo  a residência do senhor Longuinho,  uma na rua São João, outras na  Avenida São Luiz, próximo do portão de saída da Escola Estadual  Professor Antônio da Silva, outra   na Rua Brasil Próximo ao Portão da Escola Municipal Olegário Francisco de Queiroz,  um na  rua Jovair Alixame  em  volta da cidade da criança,  um na rua mato grosso em frente ao comércio da Nira,  e um na vicinal Realino Alves de Oliveira em frente a borracharia do Gilmarão.</t>
+  </si>
+  <si>
+    <t>7567</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal de Carneirinho  que interceda junto às empresas de telecomunicações, especialmente CTBC Telecom (Algar Telecom) e Vivo, para a  ampliação e disponibilização de sinal de internet nas margens do Rio Paranaíba.</t>
+  </si>
+  <si>
+    <t>7568</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal de Carneirinho  para que determine, junto à Secretaria Municipal de Saúde, a aquisição e disponibilização de medicamentos de suplementação injetável para anemia e complexos vitamínicos para rápida reposição em casos de deficiências graves, absorção intestinal prejudicada (ex: cirurgia bariátrica) ou pacientes com desnutrição severa, visando atender principalmente pessoas em situação de vulnerabilidade social no município.</t>
+  </si>
+  <si>
+    <t>7569</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal de Carneirinho  a ampliação do quadro de servidores da Creche Emília Oliveira de Queiroz, especialmente com a  contratação de professores, visando garantir a melhoria da qualidade do atendimento educacional às crianças atendidas na unidade.</t>
+  </si>
+  <si>
+    <t>7570</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal de Carneirinho  para que determine, junto à Secretaria Municipal de Educação, a aquisição de parquinho infantil para ser instalado na  Creche Emília Oliveira de Queiroz, bem como,  a implantação de cobertura adequada (tipo barracão) sobre o espaço destinado às atividades recreativas dos alunos da creche.</t>
+  </si>
+  <si>
+    <t>7571</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal de Carneirinho a realização de reforma e ampliação do Parque de Exposição Izaú Vilela Machado, com ênfase na revitalização dos banheiros e do barracão, bem como a construção de novas unidades sanitárias em pontos estratégicos do recinto, visando melhor atender a população durante os eventos realizados no local.</t>
+  </si>
+  <si>
+    <t>7572</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal de Carneirinho a implantação de um Ecoponto Municipal estruturado, com infraestrutura adequada para o descarte seletivo de resíduos sólidos e organização das caçamba, recepção e controle de lixo  no município.</t>
+  </si>
+  <si>
+    <t>7574</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal de Carneirinho a implantação de sistema de monitoramento e segurança, com instalação de câmeras de vigilância nas Casas de Apoio do Município localizadas nas cidades de Uberaba-MG e Barretos-SP.</t>
+  </si>
+  <si>
+    <t>7575</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Prefeito Municipal a implementação de política pública, no âmbito da assistência social, para concessão de auxílio alimentação eventual a indivíduos e famílias em situação de vulnerabilidade social agravada por doença grave, especialmente pacientes com câncer acamados ou em tratamento. A disponibilidade deste benefício seja condicionada à avaliação socioassistencial, comprovação da vulnerabilidade e observância do caráter temporário, excepcional e não continuado, podendo, para tanto, ser promovida a adequação da legislação municipal e acompanhado pelo Conselho Municipal de Assistência Social – CMAS.</t>
+  </si>
+  <si>
+    <t>7577</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao senhor Prefeito Municipal de Carneirinho a aquisição e instalação de reservatório de água refrigerada, com capacidade de 1.000 litros, para servir à população e aos atletas da área de lazer Francisco Guizzo, no Jardim Primavera, na sede do município de Carneirinho.</t>
+  </si>
+  <si>
+    <t>7582</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal, por intermédio do setor competente, erfuração de poço artesiano e a instalação de bomba e caixa de água na Escola Estadual Antônio da Silva, localizada no Distrito de São Sebastião do Pontal, visando garantir o abastecimento adequado de água para a unidade escolar.</t>
+  </si>
+  <si>
+    <t>7583</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal, por intermédio da Secretaria Municipal de Educação, a aquisição e instalação de parquinhos infantis na Escola Santa Madalena, localizada em Fátima do Pontal, e na Escola Municipal Izoldino Luiz Gonzaga,  Distrito de Estrela da Barra, visando proporcionar espaços adequados de recreação e lazer aos alunos.</t>
+  </si>
+  <si>
+    <t>7585</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>no sentido de reiterar os termos da Indicação nº 236/2025 que solicitou ao Senhor Prefeito Municipal  a perfuração de poço artesiano  nas dependencias da  Escola Municipal de Tempo Integral Iolete da Graça Soares Vilela, para atender as demandas da referida escola.</t>
+  </si>
+  <si>
+    <t>7587</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal, por intermédio da Secretaria Municipal de Educação, a contratação de palestrantes e profissionais especializados para a realização de palestras, campanhas educativas e ações de conscientização sobre a prevenção e o combate ao bullying e ao cyberbullying nas escolas das redes municipal e estadual de ensino do Município.  Solicita-se, ainda, que sejam promovidas atividades educativas envolvendo alunos, pais, professores e toda a comunidade escolar, por meio de rodas de conversa, palestras, orientações pedagógicas e campanhas de conscientização, com a participação de profissionais das áreas de psicologia, pedagogia, assistência social, Conselho Tutelar, segurança pública e demais especialistas ligados à proteção da infância e adolescência.</t>
+  </si>
+  <si>
+    <t>7588</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal, por intermédio do setor competente, que seja realizada a remoção e remarcação das sinalizações antigas e desgastadas existentes nas vias públicas do município, especialmente as pinturas de “PARE”, faixas e demais demarcações viárias que já não correspondem à atual organização do trânsito municipal, bem como a instalação de placas com os nomes da ruas e avenidas com as nominações atuais.</t>
+  </si>
+  <si>
+    <t>7589</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal a implementação do Programa Menor Aprendiz no Município de Carneirinho, por meio de parcerias entre o Poder Público, empresas locais, comércio, instituições de ensino e entidades de capacitação profissional, visando oportunizar a inserção de adolescentes e jovens no mercado de trabalho.</t>
+  </si>
+  <si>
+    <t>7590</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao senhor Prefeito Municipal, por meio da Secretaria Municipal competente, que seja realizada a manutenção, limpeza e recuperação das bocas de lobo existentes no Distrito de São Sebastião do Pontal.</t>
+  </si>
+  <si>
+    <t>7595</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal de Carneirinho/MG a instituição do Programa Municipal de fornecimento Gratuito de Óculos de Grau para pessoas em situação de vulnerabilidade social no Município de Carneirinho/MG.</t>
+  </si>
+  <si>
+    <t>7596</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal, por meio da Secretaria Municipal de Saúde, a aquisição de três veículos modelo Renault Oroch destinados ao atendimento das demandas da saúde pública do Município de Carneirinho.</t>
+  </si>
+  <si>
+    <t>7597</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao senhor Prefeito Municipal de Carneirinho a aquisição de máquina a gasolina para corte de asfalto, concreto e piso, destinada aos serviços de manutenção e obras do Município.</t>
+  </si>
+  <si>
+    <t>7598</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao senhor Prefeito Municipal de Carneirinho faça remarcação da sinalização (PARE) nas Ruas e avenidas do Distrito de Fátima do Pontal que estão apagadas devido o tempo de uso, bem como a instalação  de placas identificando os nomes das ruas e avenidas.</t>
+  </si>
+  <si>
+    <t>7599</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal, por intermédio da Secretaria Municipal de Educação, que seja iniciado o atendimento de crianças a partir dos 06 (seis) meses de idade nas creches municipais, garantindo às mães maior tranquilidade e segurança no retorno às suas atividades profissionais após o término da licença maternidade.</t>
+  </si>
+  <si>
+    <t>7600</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>a reforma e ampliação do prédio do Ambulatório Vicente Severino Socorro, localizado na sede do Município, especialmente no que se refere à reforma do quarto de pediatria e à construção de um aposento destinado ao repouso dos motoristas.</t>
+  </si>
+  <si>
+    <t>7601</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal, através da Secretaria Municipal competente, a instalação de pontos estratégicos de coleta seletiva de lixo reciclável na área urbana do município, nos distritos e nas comunidades rurais do município, com a disponibilização de coletores apropriados para a separação de materiais recicláveis, tais como plástico, papel, vidro e metal, bem como,  a realização de campanhas educativas e de conscientização ambiental voltadas à população da área urbana e das comunidades rurais do município, escolas, comércio e demais setores da sociedade, incentivando a adesão à cultura da coleta seletiva e do descarte correto dos resíduos.</t>
+  </si>
+  <si>
+    <t>7602</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal a adoção das medidas necessárias para a aquisição da residência pertencente ao fundador do Distrito de São Sebastião do Pontal (Sebastião Felício), bem como a realização do processo de tombamento do imóvel como patrimônio histórico e cultural do distrito, destinando o espaço para a instalação de uma extensão da Secretaria Municipal de Cultura.</t>
+  </si>
+  <si>
+    <t>7603</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal, por intermédio da Secretaria Municipal de Educação, a aquisição e distribuição de “Kit Professor” para os profissionais da educação da rede municipal de ensino, contendo materiais de apoio destinados ao planejamento pedagógico e à rotina em sala de aula. Sugere-se que cada kit seja composto por itens como agenda personalizada, bolsa, cadernos, estojo, canetas esferográficas, marcadores para quadro branco, perfurador, tesoura, bloco de folhas coloridas, cola transparente, garrafa térmica, régua, marca-texto e demais materiais de suporte às atividades diárias dos docentes.</t>
+  </si>
+  <si>
+    <t>7604</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>indicação no sentido de solicitar ao Senhor Prefeito Municipal a construção de redutores de velocidade na Avenida Avelino Socorro Filho no quarteirão entre as Ruas Antônio das Graças Oliveira e Cléber Roberto Ferreira; entre a Rua Cléber Roberto Ferreira e a Rua Osmair Honorato Filho.</t>
+  </si>
+  <si>
+    <t>7605</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal que seja realizada a retirada de todos os adesivos de vinil existentes nas janelas da Policlínica Municipal de Carneirinho, promovendo sua substituição por persianas ou cortinas adequadas ao ambiente, visando proporcionar maior harmonia estética, conforto visual e melhor ambientação do local.</t>
+  </si>
+  <si>
+    <t>7607</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal a aquisição de notebooks e impressoras para a sala do Vice-Prefeito, para a sala da Assistente Social e para a atendente da Subprefeitura do Distrito de São Sebastião do Pontal.</t>
+  </si>
+  <si>
+    <t>7614</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>A construção de uma lombada na Vicinal Realino Alves de Oliveira de frente ao espaço de festa do Rodrigo Felício no distrito de São Sebastião do Pontal.</t>
+  </si>
+  <si>
+    <t>7616</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal que determine, por meio da Secretaria Municipal competente, a realização de reforma geral do prédio onde funciona a Unidade Básica de Saúde (UBS) do Distrito de Estrela da Barra, visando proporcionar melhores condições de atendimento à população e de trabalho aos profissionais da saúde.</t>
+  </si>
+  <si>
+    <t>7617</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal a criação do Programa Municipal de Incentivo ao Comércio Local, com o objetivo de fortalecer as empresas instaladas no município, estimular a geração de empregos, fomentar o empreendedorismo e promover o desenvolvimento econômico sustentável.</t>
+  </si>
+  <si>
+    <t>7624</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal que determine ao setor competente a aquisição e instalação de bebedouros de grande capacidade na Praça do Distrito de Fátima do Pontal, visando atender os moradores e visitantes que frequentam o local.</t>
+  </si>
+  <si>
+    <t>7625</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal que determine ao setor competente a construção de uma rampa destinada à realização de serviços de engraxamento e manutenção preventiva dos caminhões e máquinas pertencentes à frota municipal.</t>
+  </si>
+  <si>
+    <t>7626</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal, por intermédio da Secretaria Municipal de Saúde, a aquisição de computadores com impressoras, cadeiras para assento de pacientes, cadeiras para administração de medicações, mesa para recepção, geladeira e fogão, destinados à Unidade Básica de Saúde (UBS) da Vila Gracilândia.</t>
+  </si>
+  <si>
+    <t>7627</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>Realize a compra e a instalação de um bebedouro de grande porte (tipo industrial) para a Unidade Básica de Saúde (UBS) do Distrito de Fátima do Pontal."</t>
+  </si>
+  <si>
+    <t>7628</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>a equiparação salarial dos Conselheiros Tutelares do município de Carneirinho em relação aos municípios vizinhos.</t>
+  </si>
+  <si>
+    <t>7629</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal a criação e implementação do Programa Municipal "Leite em Casa" no Município de Carneirinho.</t>
+  </si>
+  <si>
+    <t>7631</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal que determine à Secretaria Municipal de Saúde a implementação de escala de atendimento odontológico em horário noturno, na sede do Município e nos Distritos, visando atender especialmente os trabalhadores que não dispõem de tempo para buscar atendimento durante o horário comercial, iniciando-se em período quinzenal e, de acordo com a demanda constatada, sendo ampliado gradativamente para atendimento semanal.</t>
+  </si>
+  <si>
     <t>7380</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Ao casal João Conceição de Freitas e Maria Pereira David de Freitas.</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
     <t>Moção de Aplauso ao senhor Paulo Henrique da Silva</t>
   </si>
   <si>
     <t>7479</t>
   </si>
   <si>
     <t>Moção de aplauso e reconhecimento pelos relevantes serviços prestados ao senhor Joaquim Severino Vieira Neto</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
     <t>moção de aplauso para senhora Abília Batista de Oliveira</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO E RECONHECIMENTO” ao  Senhor VALDIVINO PEREIRA DE MELO,  em virtude de sua trajetória como comerciante pioneiro em nosso município. Sua dedicação e coragem ao empreender nos primórdios de nossa história foram fundamentais para o desenvolvimento econômico e social da região. Mais do que um comerciante trata-se de  um exemplo de perseverança e ética, cujo trabalho contribuiu diretamente para a construção da identidade de nossa cidade.</t>
   </si>
   <si>
+    <t>7522</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso do senhor para o senhor Antônio José da Silva Junior( Mariano).</t>
+  </si>
+  <si>
+    <t>7536</t>
+  </si>
+  <si>
+    <t>moção de aplauso ao Padre Leandro Costa</t>
+  </si>
+  <si>
+    <t>7543</t>
+  </si>
+  <si>
+    <t>Homenagem ao Senhor Matheus por ato heroico e salvaguarda do patrimônio público e da integridade física da comunidade escolar.</t>
+  </si>
+  <si>
+    <t>7544</t>
+  </si>
+  <si>
+    <t>Manifesta congratulações e aplausos ao Senhor Eduardo Ferreira Garcia, pelos relevantes serviços prestados à frente do Conselho Municipal de Desenvolvimento Rural Sustentável (CMDRS).</t>
+  </si>
+  <si>
+    <t>7545</t>
+  </si>
+  <si>
+    <t>moção aplausos ao casal Erenilson Jesus de Morais e Joscely Francisca de Melo, reconhecendo-os como exemplo de família trabalhadora e honrada do Distrito de Gracilândia.</t>
+  </si>
+  <si>
     <t>7372</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7372/plc_001_26_000051.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e anual dos vencimentos dos empregados públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7386/plc_002_26_000052.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Recuperação Fiscal - REFIS MUNICIPAL.</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7461/plc_3_26_000069.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na estrutura administrativa do poder Executivo do Município de Carneirinho/MG, com criação e extinção de cargos, acréscimo de vagas e dá outras providências.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na estrutura administrativa do Poder Executivo do Município de Carneirinho/MG, com criação e extinção de cargos, acréscimo de vagas e dá outras providências.</t>
   </si>
   <si>
+    <t>7554</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de credito adicional suplementar por superávit financeiro no orçamento vigente e contém outras providências.</t>
+  </si>
+  <si>
     <t>7371</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7371/pl_001_26_000031.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir área urbana destinada à implantação de programas habitacionais, a promover a regularização dos loteamentos Bairro Chicão e Felismina e Jardim Espírito Santo, e dá outras providências.</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7382/pl_002_26_000032.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carneirinho/MG a adquirir imóvel urano destinado à implantação de programa habitacional para construção de unidades habitacionais e dá outras providencias.</t>
   </si>
   <si>
     <t>7383</t>
@@ -1117,68 +1744,152 @@
   <si>
     <t>7481</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7481/pl_17_26_000068.pdf</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar por superávit financeiro no orçamento do exercício financeiro de 2.026 e dá outras providências.</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial por anulação e dá outras providências.</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar parceria e repassar contribuição para o Clube 28 de abril e dá outras providências.</t>
   </si>
   <si>
+    <t>7524</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de crédito adicional suplementar por superávit financeiro no orçamento do exercício financeiro de 2 026 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>7525</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de credito adicional suplementar por superávit financeiro no orçamento vigente e contém outras providencias.</t>
+  </si>
+  <si>
+    <t>7538</t>
+  </si>
+  <si>
+    <t>7553</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7555</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de credito adicional especial por superávit financeiro no orçamento vigente e contém outras providências;</t>
+  </si>
+  <si>
+    <t>7556</t>
+  </si>
+  <si>
+    <t>7557</t>
+  </si>
+  <si>
+    <t>7591</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por superavit financeiro no orçamento vigente e contém outras providências.</t>
+  </si>
+  <si>
+    <t>7619</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar termo de parceria com a APAE – Associação de Pais e Amigos dos Excepcionais de Carneirinho/MG, mediante o repasse de recursos financeiros, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7620</t>
+  </si>
+  <si>
+    <t>Altera o Anexo Único da Lei Municipal nº 1.668, de 23 de novembro de 2021, que autoriza a concessão de premiação em dinheiro aos vencedores dos campeonatos esportivos promovidos pelo Município de Carneirinho/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7621</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº1.481, de 16 de abril de 2019, para autorizar a utilização de parcela de terreno municipal pela empresa Machado &amp; Ferreira Ltda para fins de regularização sanitária.</t>
+  </si>
+  <si>
+    <t>7622</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de credito adicional especial por superávit financeiro no orçamento vigente e contém outras providências.</t>
+  </si>
+  <si>
+    <t>7623</t>
+  </si>
+  <si>
     <t>7375</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7375/projeto_resolicao_01_26_000060.pdf</t>
   </si>
   <si>
     <t>Conceder revisão anual do Subsídio dos Vereadores da Câmara Municipal de Carneirinho.</t>
   </si>
   <si>
+    <t>7593</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O SERVIÇO DE INFORMAÇÃO AO CIDADÃO E DÁ PROVIDÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>7594</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE CARNEIRINHO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7618</t>
+  </si>
+  <si>
+    <t>"Regulamenta a Lei Federal nº 14.129, de 29 de março de 2021, no âmbito do Poder Legislativo Municipal de Carneirinho/MG e dá outras providências."</t>
+  </si>
+  <si>
     <t>7390</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Anderson Domingos de  Menezes, Edna Cristina de Lima, Erica de Souza Queiroz, Fábio Samartino, Joaquim Madalena Severino de Almeida, Liz Queli Patrícia Diniz, Valdinei Nunes de Freitas, Wagner Alves da Silva</t>
   </si>
   <si>
     <t>Pelo falecimento do senhor João Batista David no dia 28/12/2026 em São Sebastião do Pontal.</t>
   </si>
   <si>
     <t>7391</t>
   </si>
   <si>
     <t>Pelo falecimento da senhora Maria Aparecida de Oliveira Costa no dia 31/12/2025 em Uberaba/MG</t>
   </si>
   <si>
     <t>7392</t>
   </si>
   <si>
     <t>Pelo falecimento do senhor Carlos Gomes Vasconcelos no dia  06/01/2026 em Carneirinho/MG.</t>
@@ -1297,50 +2008,153 @@
   <si>
     <t>7441</t>
   </si>
   <si>
     <t>Pelo falecimento da senhora Alzira Procópio Mendes no dia 15/02/2026 em Estrela da Barra</t>
   </si>
   <si>
     <t>7442</t>
   </si>
   <si>
     <t>Pelo falecimento do senhor Ronaldo da Silva no dia 17/02/2026 em Dourados/MS</t>
   </si>
   <si>
     <t>7490</t>
   </si>
   <si>
     <t>Pelo falecimento da senhora Aparecida Neusete Miranda no dia 09/03/2026 em Barretos/SP.</t>
   </si>
   <si>
     <t>7491</t>
   </si>
   <si>
     <t>Pelo Falecimento do senhor Paulo Lopes no dia 12/03/2026 em Carneirinho/MG</t>
   </si>
   <si>
+    <t>7516</t>
+  </si>
+  <si>
+    <t>Pelo falecimento do senhor Valdemar Massuia no dia 21/03/2026 em carneirinho/MG</t>
+  </si>
+  <si>
+    <t>7517</t>
+  </si>
+  <si>
+    <t>Pelo falecimento da senhora Celia Maria Fresneida Felício no dia 22/03/2026 em Jales/SP</t>
+  </si>
+  <si>
+    <t>7518</t>
+  </si>
+  <si>
+    <t>Pelo falecimento do senhor Deodoro Diniz Couto Neto no dia 23/03/2026 em Uberaba/MG.</t>
+  </si>
+  <si>
+    <t>7520</t>
+  </si>
+  <si>
+    <t>Pelo falecimento do senhor Lino Teixeira da Silva no dia 22/03/2026 em Carneirinho/MG.</t>
+  </si>
+  <si>
+    <t>7521</t>
+  </si>
+  <si>
+    <t>Pelo falecimento do senhor Sérgio Aparecido Rodrigues da Silva no dia 22/03/2026 em São Sebastião do Pontal.</t>
+  </si>
+  <si>
+    <t>7549</t>
+  </si>
+  <si>
+    <t>Pelo falecimento do senhor Iron Vilela Socorro no dia 05/04/2026 em São José do Rio Preto/SP</t>
+  </si>
+  <si>
+    <t>7550</t>
+  </si>
+  <si>
+    <t>Pelo falecimento do senhor Elson Florêncio Rocha no dia 20/04/2026 em Iturama/MG.</t>
+  </si>
+  <si>
+    <t>7551</t>
+  </si>
+  <si>
+    <t>Pelo falecimento do senhor Edivaldo de Andrade no dia 20/04/2026 em Carneirinho/MG.</t>
+  </si>
+  <si>
+    <t>7552</t>
+  </si>
+  <si>
+    <t>Pelo falecimento do senhor Leonardo dos Santos no dia 22/04/2026 em Carneirinho/MG.</t>
+  </si>
+  <si>
+    <t>7584</t>
+  </si>
+  <si>
+    <t>no sentido  de  requerer ao senhor Prefeito Municipal de Carneirinho, por intermédio do setor responsável, que seja encaminhado a esta Casa Legislativa o cronograma atualizado de utilização e prestação de serviços das máquinas pertencentes à frota da Prefeitura Municipal, especialmente aquelas destinadas ao atendimento dos produtores rurais, contendo informações acerca das localidades atendidas, ordem de execução dos serviços, critérios utilizados para agendamento e previsão de atendimento das comunidades rurais.</t>
+  </si>
+  <si>
+    <t>7606</t>
+  </si>
+  <si>
+    <t>requerer ao Senhor Prefeito Municipal que encaminhe a esta Casa Legislativa Projeto de Lei promovendo a redução dos percentuais gradativos da Contribuição para Custeio do Serviço de Iluminação Pública – CIP, previstos na Lei Municipal nº 1.224/2013. _x000D_
+Requer, ainda, que venha acompanhado dos demonstrativos do valor arrecadado pelo Município com a CIP nos últimos 05 (cinco) anos, dos custos anuais do Município com manutenção, ampliação e consumo da iluminação pública e da existência de eventual superávit ou saldo financeiro decorrente da arrecadação da contribuição;</t>
+  </si>
+  <si>
+    <t>7608</t>
+  </si>
+  <si>
+    <t>pelo falecimento do senhor Donizete Antunes dos Santos no dia 11/05/2026 em São José do Rio Preto/SP.</t>
+  </si>
+  <si>
+    <t>7609</t>
+  </si>
+  <si>
+    <t>Pelo falecimento do senhor Onofre Gonçalves de Queiroz da Maia no dia 12/05/2026 em Jales/SP.</t>
+  </si>
+  <si>
+    <t>7610</t>
+  </si>
+  <si>
+    <t>Pelo falecimento da senhora Antonia Biazi no dia 14/05/2026 em em Limeira do Oeste/MG.</t>
+  </si>
+  <si>
+    <t>7611</t>
+  </si>
+  <si>
+    <t>Pelo Falecimento da Senhora Regina Eufrazio da Silva Rocha no dia 24/05/2026 em Iturama/MG.</t>
+  </si>
+  <si>
+    <t>7612</t>
+  </si>
+  <si>
+    <t>Pelo falecimento da senhora Tereza Patussi Sanches no dia 24/05/2026 em em Carneirinho/MG.</t>
+  </si>
+  <si>
+    <t>7613</t>
+  </si>
+  <si>
+    <t>Pelo falecimento do senhor Agimiro Leandro no dia 24/05/2026 em em Carneirinho/MG.</t>
+  </si>
+  <si>
     <t>7456</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de lei Legislativo</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7456/pl_cm__01_26_000070.pdf</t>
   </si>
   <si>
     <t>Institui as honrarias "Medalha Mulheres que Inspiram" e o "Diploma de Honra ao Mérito" no Município de Carneirinho e dá outras providências.</t>
   </si>
   <si>
     <t>7457</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7457/pl_cm__02_26_000071.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo para aquisição e disponibilização de abafadores de ruído para alunos com Transtorno do Espectro Autista (TEA) na rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>7458</t>
@@ -1372,81 +2186,111 @@
   <si>
     <t>7465</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7465/pl_cm__06_26_000075.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes para a promoção de acessibilidade sensorial em espaços públicos de lazer do Município de Carneirinho/MG e autoriza o Poder Executivo a implementar ambientes sensoriais inclusivos, e dá outras providências.</t>
   </si>
   <si>
     <t>7466</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7466/pl_cm__07_26_000076.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Calçada Legal” no Município de Carneirinho/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de 10%(dez por cento) das vagas nos programas habitacionais do Município de Carneirinho - MG para famílias responsáveis diretas pelo cuidado de pessoas com deficiência intelectual, sensorial, mental ou múltipla, transtorno do espectro autista (TEA) e outras condições neurológicas complexas que demandem cuidados contínuos e especializados, e dá outras providências.</t>
   </si>
   <si>
+    <t>7523</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o Programa de Modernização da Iluminação Pública, com a substituição de lâmpadas convencionais por tecnologia de diodo emissor de luz (LED) em todo o Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7537</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adoção de medidas de adequação sensorial nos sinais sonoros das escolas da rede pública municipal de Carneirinho/MG, visando à inclusão de alunos com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7615</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1500, de 08 de Agosto de 2019, que Consolida o Calendário Oficial de eventos e festividades do Município.</t>
+  </si>
+  <si>
     <t>7374</t>
   </si>
   <si>
     <t>PLCLE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar  Legislativo</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7374/projeto_lei_complementar_cm_01_26_000061.pdf</t>
   </si>
   <si>
     <t>Cria vaga de Assessor de Compras, Almoxarifado e Patrimônio e extingue uma vaga de Assessor IV no plano de cargos, carreiras e remuneração dos servidores da Câmara Municipal de Carneirinho, e alteram a Tabela I - Cargos em Comissão e a Tabela II - Atribuições de Anexo II da Lei Complementar nº 110, de 30 de dezembro de 2024.</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7376/plc_cm_02_26__000024.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e anual dos vencimentos dos servidores públicos da Câmara Municipal de Carneirinho.</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7373/projeto_lei_complementar_cm_03_26_000062.pdf</t>
   </si>
   <si>
     <t>Concede revisão no subsídio do Prefeito, Vice Prefeito e dos Secretários Municipais da Prefeitura do Município de Carneirinho - Estado Minas Gerais.</t>
+  </si>
+  <si>
+    <t>7539</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 50, de 06 de junho de 2008, que dispõe sobre a prorrogação da licença-maternidade das servidoras públicas do Município de Carneirinho/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7592</t>
+  </si>
+  <si>
+    <t>Cria vaga de Assessor VII, modificar as atribuições e altera dos cargos de Assessor V e Assessor VI, bem como, os vencimentos cargo de Assessor V e extingue duas vagas de Assessor VI no plano de cargos, carreiras e remuneração dos servidores da Câmara Municipal de Carneirinho, ficando alterada a Tabela I- Cargos em Comissão e a Tabela II- Atribuições de Anexo II da Lei Complementar nº 110, de 30 de dezembro de 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1750,56 +2594,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7372/plc_001_26_000051.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7386/plc_002_26_000052.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7461/plc_3_26_000069.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7371/pl_001_26_000031.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7382/pl_002_26_000032.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7383/pl_003_26_000033.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7384/pl_004_26_000035.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7385/pl_005_26_000037.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7394/pl_006_26_000039.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7426/pl_007_26_000040.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7427/pl_008_26_000042.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7428/pl_009_26_000044.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7429/pl_0010_26_000045.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7430/pl_0011_26_000046.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7431/pl_0012_26_000047.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7432/pl_0013_26_000049.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7455/pl_15_26_000066.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7480/pl_16_26_000067.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7481/pl_17_26_000068.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7375/projeto_resolicao_01_26_000060.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7456/pl_cm__01_26_000070.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7457/pl_cm__02_26_000071.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7458/pl_cm__03_26_000072.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7459/pl_cm__04_26_000073.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7460/pl_cm__05_26_000074.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7465/pl_cm__06_26_000075.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7466/pl_cm__07_26_000076.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7374/projeto_lei_complementar_cm_01_26_000061.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7376/plc_cm_02_26__000024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7373/projeto_lei_complementar_cm_03_26_000062.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7372/plc_001_26_000051.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7386/plc_002_26_000052.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7461/plc_3_26_000069.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7371/pl_001_26_000031.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7382/pl_002_26_000032.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7383/pl_003_26_000033.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7384/pl_004_26_000035.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7385/pl_005_26_000037.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7394/pl_006_26_000039.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7426/pl_007_26_000040.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7427/pl_008_26_000042.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7428/pl_009_26_000044.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7429/pl_0010_26_000045.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7430/pl_0011_26_000046.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7431/pl_0012_26_000047.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7432/pl_0013_26_000049.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7455/pl_15_26_000066.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7480/pl_16_26_000067.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7481/pl_17_26_000068.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7375/projeto_resolicao_01_26_000060.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7456/pl_cm__01_26_000070.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7457/pl_cm__02_26_000071.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7458/pl_cm__03_26_000072.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7459/pl_cm__04_26_000073.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7460/pl_cm__05_26_000074.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7465/pl_cm__06_26_000075.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7466/pl_cm__07_26_000076.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7374/projeto_lei_complementar_cm_01_26_000061.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7376/plc_cm_02_26__000024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7373/projeto_lei_complementar_cm_03_26_000062.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H156"/>
+  <dimension ref="A1:H265"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="220.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -4075,1799 +4919,4633 @@
       </c>
       <c r="G88" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H88" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>282</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>283</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>18</v>
+        <v>284</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H89" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>103</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H90" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>10</v>
+        <v>290</v>
       </c>
       <c r="D91" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>290</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H91" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>292</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>17</v>
+        <v>293</v>
       </c>
       <c r="D92" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>290</v>
+        <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H92" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>21</v>
+        <v>296</v>
       </c>
       <c r="D93" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>290</v>
+        <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>103</v>
+        <v>18</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H93" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>24</v>
+        <v>299</v>
       </c>
       <c r="D94" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>290</v>
+        <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H94" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>27</v>
+        <v>302</v>
       </c>
       <c r="D95" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>290</v>
+        <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>103</v>
+        <v>18</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H95" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>10</v>
+        <v>305</v>
       </c>
       <c r="D96" t="s">
-        <v>301</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>302</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>303</v>
+        <v>13</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>304</v>
+        <v>14</v>
       </c>
       <c r="H96" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>17</v>
+        <v>308</v>
       </c>
       <c r="D97" t="s">
-        <v>301</v>
+        <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>302</v>
+        <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>303</v>
+        <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>307</v>
+        <v>14</v>
       </c>
       <c r="H97" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>21</v>
+        <v>311</v>
       </c>
       <c r="D98" t="s">
-        <v>301</v>
+        <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>302</v>
+        <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="H98" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>24</v>
+        <v>315</v>
       </c>
       <c r="D99" t="s">
-        <v>301</v>
+        <v>11</v>
       </c>
       <c r="E99" t="s">
-        <v>302</v>
+        <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>303</v>
+        <v>31</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H99" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>10</v>
+        <v>318</v>
       </c>
       <c r="D100" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E100" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>303</v>
+        <v>31</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>317</v>
+        <v>14</v>
       </c>
       <c r="H100" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>17</v>
+        <v>321</v>
       </c>
       <c r="D101" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E101" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>303</v>
+        <v>13</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>320</v>
+        <v>14</v>
       </c>
       <c r="H101" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>21</v>
+        <v>324</v>
       </c>
       <c r="D102" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E102" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>303</v>
+        <v>35</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>323</v>
+        <v>14</v>
       </c>
       <c r="H102" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>24</v>
+        <v>327</v>
       </c>
       <c r="D103" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E103" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>303</v>
+        <v>31</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>326</v>
+        <v>14</v>
       </c>
       <c r="H103" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>27</v>
+        <v>330</v>
       </c>
       <c r="D104" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>303</v>
+        <v>35</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>329</v>
+        <v>14</v>
       </c>
       <c r="H104" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>30</v>
+        <v>333</v>
       </c>
       <c r="D105" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>303</v>
+        <v>35</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="H105" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>34</v>
+        <v>336</v>
       </c>
       <c r="D106" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>303</v>
+        <v>103</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>335</v>
+        <v>14</v>
       </c>
       <c r="H106" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>339</v>
       </c>
       <c r="D107" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>303</v>
+        <v>48</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>338</v>
+        <v>14</v>
       </c>
       <c r="H107" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>41</v>
+        <v>342</v>
       </c>
       <c r="D108" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>303</v>
+        <v>65</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>341</v>
+        <v>14</v>
       </c>
       <c r="H108" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>44</v>
+        <v>345</v>
       </c>
       <c r="D109" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>303</v>
+        <v>13</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>344</v>
+        <v>14</v>
       </c>
       <c r="H109" t="s">
-        <v>330</v>
+        <v>346</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>47</v>
+        <v>348</v>
       </c>
       <c r="D110" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>303</v>
+        <v>18</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>346</v>
+        <v>14</v>
       </c>
       <c r="H110" t="s">
-        <v>327</v>
+        <v>349</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>51</v>
+        <v>351</v>
       </c>
       <c r="D111" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>303</v>
+        <v>18</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>348</v>
+        <v>14</v>
       </c>
       <c r="H111" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>55</v>
+        <v>354</v>
       </c>
       <c r="D112" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>303</v>
+        <v>18</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>351</v>
+        <v>14</v>
       </c>
       <c r="H112" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>58</v>
+        <v>357</v>
       </c>
       <c r="D113" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>303</v>
+        <v>35</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H113" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>61</v>
+        <v>360</v>
       </c>
       <c r="D114" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>303</v>
+        <v>35</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>356</v>
+        <v>14</v>
       </c>
       <c r="H114" t="s">
-        <v>327</v>
+        <v>361</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>64</v>
+        <v>363</v>
       </c>
       <c r="D115" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>303</v>
+        <v>65</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>358</v>
+        <v>14</v>
       </c>
       <c r="H115" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>68</v>
+        <v>366</v>
       </c>
       <c r="D116" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>303</v>
+        <v>65</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="H116" t="s">
-        <v>327</v>
+        <v>367</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>71</v>
+        <v>369</v>
       </c>
       <c r="D117" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>303</v>
+        <v>65</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H117" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>74</v>
+        <v>372</v>
       </c>
       <c r="D118" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>303</v>
+        <v>103</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H118" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>77</v>
+        <v>375</v>
       </c>
       <c r="D119" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>303</v>
+        <v>103</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H119" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>10</v>
+        <v>378</v>
       </c>
       <c r="D120" t="s">
-        <v>369</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>370</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>371</v>
+        <v>31</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>372</v>
+        <v>14</v>
       </c>
       <c r="H120" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>10</v>
+        <v>381</v>
       </c>
       <c r="D121" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>377</v>
+        <v>31</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H121" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>17</v>
+        <v>384</v>
       </c>
       <c r="D122" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>377</v>
+        <v>13</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H122" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>21</v>
+        <v>387</v>
       </c>
       <c r="D123" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>377</v>
+        <v>31</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H123" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>24</v>
+        <v>390</v>
       </c>
       <c r="D124" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>377</v>
+        <v>13</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H124" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>27</v>
+        <v>393</v>
       </c>
       <c r="D125" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>377</v>
+        <v>18</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H125" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>30</v>
+        <v>396</v>
       </c>
       <c r="D126" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E126" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H126" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>34</v>
+        <v>399</v>
       </c>
       <c r="D127" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H127" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>402</v>
       </c>
       <c r="D128" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E128" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H128" t="s">
-        <v>392</v>
+        <v>403</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>393</v>
+        <v>404</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>41</v>
+        <v>405</v>
       </c>
       <c r="D129" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E129" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F129" t="s">
         <v>35</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H129" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>44</v>
+        <v>408</v>
       </c>
       <c r="D130" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E130" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H130" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>47</v>
+        <v>411</v>
       </c>
       <c r="D131" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E131" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F131" t="s">
         <v>35</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H131" t="s">
-        <v>398</v>
+        <v>412</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>399</v>
+        <v>413</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>51</v>
+        <v>414</v>
       </c>
       <c r="D132" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E132" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H132" t="s">
-        <v>400</v>
+        <v>415</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>55</v>
+        <v>417</v>
       </c>
       <c r="D133" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E133" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H133" t="s">
-        <v>402</v>
+        <v>418</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>403</v>
+        <v>419</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>58</v>
+        <v>420</v>
       </c>
       <c r="D134" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E134" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>377</v>
+        <v>87</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H134" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>405</v>
+        <v>422</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>61</v>
+        <v>423</v>
       </c>
       <c r="D135" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E135" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>377</v>
+        <v>18</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H135" t="s">
-        <v>406</v>
+        <v>424</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>64</v>
+        <v>426</v>
       </c>
       <c r="D136" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E136" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>377</v>
+        <v>18</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H136" t="s">
-        <v>408</v>
+        <v>427</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>409</v>
+        <v>428</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>68</v>
+        <v>429</v>
       </c>
       <c r="D137" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E137" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>377</v>
+        <v>18</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H137" t="s">
-        <v>410</v>
+        <v>430</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>411</v>
+        <v>431</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>71</v>
+        <v>432</v>
       </c>
       <c r="D138" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E138" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>377</v>
+        <v>13</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H138" t="s">
-        <v>412</v>
+        <v>433</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>413</v>
+        <v>434</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>74</v>
+        <v>435</v>
       </c>
       <c r="D139" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E139" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>414</v>
+        <v>13</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H139" t="s">
-        <v>415</v>
+        <v>436</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>416</v>
+        <v>437</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>77</v>
+        <v>438</v>
       </c>
       <c r="D140" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E140" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>414</v>
+        <v>65</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H140" t="s">
-        <v>417</v>
+        <v>439</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>418</v>
+        <v>440</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>80</v>
+        <v>441</v>
       </c>
       <c r="D141" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E141" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>414</v>
+        <v>65</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H141" t="s">
-        <v>419</v>
+        <v>442</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>420</v>
+        <v>443</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>83</v>
+        <v>444</v>
       </c>
       <c r="D142" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E142" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>414</v>
+        <v>35</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H142" t="s">
-        <v>421</v>
+        <v>445</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>422</v>
+        <v>446</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>86</v>
+        <v>447</v>
       </c>
       <c r="D143" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E143" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>414</v>
+        <v>35</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H143" t="s">
-        <v>423</v>
+        <v>448</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>424</v>
+        <v>449</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>90</v>
+        <v>450</v>
       </c>
       <c r="D144" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E144" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>414</v>
+        <v>35</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H144" t="s">
-        <v>425</v>
+        <v>451</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>426</v>
+        <v>452</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>93</v>
+        <v>453</v>
       </c>
       <c r="D145" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E145" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>414</v>
+        <v>65</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H145" t="s">
-        <v>427</v>
+        <v>454</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>428</v>
+        <v>455</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>10</v>
+        <v>456</v>
       </c>
       <c r="D146" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E146" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F146" t="s">
         <v>31</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>431</v>
+        <v>14</v>
       </c>
       <c r="H146" t="s">
-        <v>432</v>
+        <v>457</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>433</v>
+        <v>458</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>17</v>
+        <v>459</v>
       </c>
       <c r="D147" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E147" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>434</v>
+        <v>14</v>
       </c>
       <c r="H147" t="s">
-        <v>435</v>
+        <v>460</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>436</v>
+        <v>461</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>21</v>
+        <v>462</v>
       </c>
       <c r="D148" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E148" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>437</v>
+        <v>14</v>
       </c>
       <c r="H148" t="s">
-        <v>438</v>
+        <v>463</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>439</v>
+        <v>464</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>24</v>
+        <v>465</v>
       </c>
       <c r="D149" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E149" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>440</v>
+        <v>14</v>
       </c>
       <c r="H149" t="s">
-        <v>441</v>
+        <v>466</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>442</v>
+        <v>467</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>27</v>
+        <v>468</v>
       </c>
       <c r="D150" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E150" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>443</v>
+        <v>14</v>
       </c>
       <c r="H150" t="s">
-        <v>444</v>
+        <v>469</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>445</v>
+        <v>470</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>30</v>
+        <v>471</v>
       </c>
       <c r="D151" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E151" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>446</v>
+        <v>14</v>
       </c>
       <c r="H151" t="s">
-        <v>447</v>
+        <v>472</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>448</v>
+        <v>473</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>34</v>
+        <v>474</v>
       </c>
       <c r="D152" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E152" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>449</v>
+        <v>14</v>
       </c>
       <c r="H152" t="s">
-        <v>450</v>
+        <v>475</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>451</v>
+        <v>476</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>38</v>
+        <v>477</v>
       </c>
       <c r="D153" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E153" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H153" t="s">
-        <v>452</v>
+        <v>478</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>453</v>
+        <v>479</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>10</v>
+        <v>480</v>
       </c>
       <c r="D154" t="s">
-        <v>454</v>
+        <v>11</v>
       </c>
       <c r="E154" t="s">
-        <v>455</v>
+        <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>371</v>
+        <v>13</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>456</v>
+        <v>14</v>
       </c>
       <c r="H154" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>458</v>
+        <v>482</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>17</v>
+        <v>483</v>
       </c>
       <c r="D155" t="s">
-        <v>454</v>
+        <v>11</v>
       </c>
       <c r="E155" t="s">
-        <v>455</v>
+        <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>371</v>
+        <v>31</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>459</v>
+        <v>14</v>
       </c>
       <c r="H155" t="s">
-        <v>460</v>
+        <v>484</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>461</v>
+        <v>485</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
+        <v>10</v>
+      </c>
+      <c r="D156" t="s">
+        <v>486</v>
+      </c>
+      <c r="E156" t="s">
+        <v>487</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H156" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>489</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>17</v>
+      </c>
+      <c r="D157" t="s">
+        <v>486</v>
+      </c>
+      <c r="E157" t="s">
+        <v>487</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H157" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>491</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
         <v>21</v>
       </c>
-      <c r="D156" t="s">
-[...12 lines deleted...]
-        <v>463</v>
+      <c r="D158" t="s">
+        <v>486</v>
+      </c>
+      <c r="E158" t="s">
+        <v>487</v>
+      </c>
+      <c r="F158" t="s">
+        <v>103</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H158" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>493</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>24</v>
+      </c>
+      <c r="D159" t="s">
+        <v>486</v>
+      </c>
+      <c r="E159" t="s">
+        <v>487</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H159" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>495</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>27</v>
+      </c>
+      <c r="D160" t="s">
+        <v>486</v>
+      </c>
+      <c r="E160" t="s">
+        <v>487</v>
+      </c>
+      <c r="F160" t="s">
+        <v>103</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H160" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>497</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>30</v>
+      </c>
+      <c r="D161" t="s">
+        <v>486</v>
+      </c>
+      <c r="E161" t="s">
+        <v>487</v>
+      </c>
+      <c r="F161" t="s">
+        <v>31</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H161" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>499</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>34</v>
+      </c>
+      <c r="D162" t="s">
+        <v>486</v>
+      </c>
+      <c r="E162" t="s">
+        <v>487</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H162" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>501</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163" t="s">
+        <v>486</v>
+      </c>
+      <c r="E163" t="s">
+        <v>487</v>
+      </c>
+      <c r="F163" t="s">
+        <v>31</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H163" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>503</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>41</v>
+      </c>
+      <c r="D164" t="s">
+        <v>486</v>
+      </c>
+      <c r="E164" t="s">
+        <v>487</v>
+      </c>
+      <c r="F164" t="s">
+        <v>103</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H164" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>505</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>44</v>
+      </c>
+      <c r="D165" t="s">
+        <v>486</v>
+      </c>
+      <c r="E165" t="s">
+        <v>487</v>
+      </c>
+      <c r="F165" t="s">
+        <v>103</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H165" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>507</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>10</v>
+      </c>
+      <c r="D166" t="s">
+        <v>508</v>
+      </c>
+      <c r="E166" t="s">
+        <v>509</v>
+      </c>
+      <c r="F166" t="s">
+        <v>510</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H166" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>513</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>17</v>
+      </c>
+      <c r="D167" t="s">
+        <v>508</v>
+      </c>
+      <c r="E167" t="s">
+        <v>509</v>
+      </c>
+      <c r="F167" t="s">
+        <v>510</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H167" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>516</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D168" t="s">
+        <v>508</v>
+      </c>
+      <c r="E168" t="s">
+        <v>509</v>
+      </c>
+      <c r="F168" t="s">
+        <v>510</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H168" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>519</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>24</v>
+      </c>
+      <c r="D169" t="s">
+        <v>508</v>
+      </c>
+      <c r="E169" t="s">
+        <v>509</v>
+      </c>
+      <c r="F169" t="s">
+        <v>510</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H169" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>521</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>27</v>
+      </c>
+      <c r="D170" t="s">
+        <v>508</v>
+      </c>
+      <c r="E170" t="s">
+        <v>509</v>
+      </c>
+      <c r="F170" t="s">
+        <v>510</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H170" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>523</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>10</v>
+      </c>
+      <c r="D171" t="s">
+        <v>524</v>
+      </c>
+      <c r="E171" t="s">
+        <v>525</v>
+      </c>
+      <c r="F171" t="s">
+        <v>510</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H171" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>528</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>17</v>
+      </c>
+      <c r="D172" t="s">
+        <v>524</v>
+      </c>
+      <c r="E172" t="s">
+        <v>525</v>
+      </c>
+      <c r="F172" t="s">
+        <v>510</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H172" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>531</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>21</v>
+      </c>
+      <c r="D173" t="s">
+        <v>524</v>
+      </c>
+      <c r="E173" t="s">
+        <v>525</v>
+      </c>
+      <c r="F173" t="s">
+        <v>510</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H173" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>534</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>24</v>
+      </c>
+      <c r="D174" t="s">
+        <v>524</v>
+      </c>
+      <c r="E174" t="s">
+        <v>525</v>
+      </c>
+      <c r="F174" t="s">
+        <v>510</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H174" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>537</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>27</v>
+      </c>
+      <c r="D175" t="s">
+        <v>524</v>
+      </c>
+      <c r="E175" t="s">
+        <v>525</v>
+      </c>
+      <c r="F175" t="s">
+        <v>510</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H175" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>540</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>30</v>
+      </c>
+      <c r="D176" t="s">
+        <v>524</v>
+      </c>
+      <c r="E176" t="s">
+        <v>525</v>
+      </c>
+      <c r="F176" t="s">
+        <v>510</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H176" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>543</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>34</v>
+      </c>
+      <c r="D177" t="s">
+        <v>524</v>
+      </c>
+      <c r="E177" t="s">
+        <v>525</v>
+      </c>
+      <c r="F177" t="s">
+        <v>510</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H177" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>546</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>38</v>
+      </c>
+      <c r="D178" t="s">
+        <v>524</v>
+      </c>
+      <c r="E178" t="s">
+        <v>525</v>
+      </c>
+      <c r="F178" t="s">
+        <v>510</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H178" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>549</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>41</v>
+      </c>
+      <c r="D179" t="s">
+        <v>524</v>
+      </c>
+      <c r="E179" t="s">
+        <v>525</v>
+      </c>
+      <c r="F179" t="s">
+        <v>510</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H179" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>552</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>44</v>
+      </c>
+      <c r="D180" t="s">
+        <v>524</v>
+      </c>
+      <c r="E180" t="s">
+        <v>525</v>
+      </c>
+      <c r="F180" t="s">
+        <v>510</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H180" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>554</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>47</v>
+      </c>
+      <c r="D181" t="s">
+        <v>524</v>
+      </c>
+      <c r="E181" t="s">
+        <v>525</v>
+      </c>
+      <c r="F181" t="s">
+        <v>510</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H181" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>556</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>51</v>
+      </c>
+      <c r="D182" t="s">
+        <v>524</v>
+      </c>
+      <c r="E182" t="s">
+        <v>525</v>
+      </c>
+      <c r="F182" t="s">
+        <v>510</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H182" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>559</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>55</v>
+      </c>
+      <c r="D183" t="s">
+        <v>524</v>
+      </c>
+      <c r="E183" t="s">
+        <v>525</v>
+      </c>
+      <c r="F183" t="s">
+        <v>510</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H183" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>562</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>58</v>
+      </c>
+      <c r="D184" t="s">
+        <v>524</v>
+      </c>
+      <c r="E184" t="s">
+        <v>525</v>
+      </c>
+      <c r="F184" t="s">
+        <v>510</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H184" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>564</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>61</v>
+      </c>
+      <c r="D185" t="s">
+        <v>524</v>
+      </c>
+      <c r="E185" t="s">
+        <v>525</v>
+      </c>
+      <c r="F185" t="s">
+        <v>510</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H185" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>566</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>64</v>
+      </c>
+      <c r="D186" t="s">
+        <v>524</v>
+      </c>
+      <c r="E186" t="s">
+        <v>525</v>
+      </c>
+      <c r="F186" t="s">
+        <v>510</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H186" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>569</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>68</v>
+      </c>
+      <c r="D187" t="s">
+        <v>524</v>
+      </c>
+      <c r="E187" t="s">
+        <v>525</v>
+      </c>
+      <c r="F187" t="s">
+        <v>510</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H187" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>571</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>71</v>
+      </c>
+      <c r="D188" t="s">
+        <v>524</v>
+      </c>
+      <c r="E188" t="s">
+        <v>525</v>
+      </c>
+      <c r="F188" t="s">
+        <v>510</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H188" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>573</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>74</v>
+      </c>
+      <c r="D189" t="s">
+        <v>524</v>
+      </c>
+      <c r="E189" t="s">
+        <v>525</v>
+      </c>
+      <c r="F189" t="s">
+        <v>510</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H189" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>575</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>77</v>
+      </c>
+      <c r="D190" t="s">
+        <v>524</v>
+      </c>
+      <c r="E190" t="s">
+        <v>525</v>
+      </c>
+      <c r="F190" t="s">
+        <v>510</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H190" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>577</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>80</v>
+      </c>
+      <c r="D191" t="s">
+        <v>524</v>
+      </c>
+      <c r="E191" t="s">
+        <v>525</v>
+      </c>
+      <c r="F191" t="s">
+        <v>510</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H191" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>579</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>83</v>
+      </c>
+      <c r="D192" t="s">
+        <v>524</v>
+      </c>
+      <c r="E192" t="s">
+        <v>525</v>
+      </c>
+      <c r="F192" t="s">
+        <v>510</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H192" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>581</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>86</v>
+      </c>
+      <c r="D193" t="s">
+        <v>524</v>
+      </c>
+      <c r="E193" t="s">
+        <v>525</v>
+      </c>
+      <c r="F193" t="s">
+        <v>510</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H193" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>582</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>90</v>
+      </c>
+      <c r="D194" t="s">
+        <v>524</v>
+      </c>
+      <c r="E194" t="s">
+        <v>525</v>
+      </c>
+      <c r="F194" t="s">
+        <v>510</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H194" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>584</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>93</v>
+      </c>
+      <c r="D195" t="s">
+        <v>524</v>
+      </c>
+      <c r="E195" t="s">
+        <v>525</v>
+      </c>
+      <c r="F195" t="s">
+        <v>510</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H195" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>586</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>96</v>
+      </c>
+      <c r="D196" t="s">
+        <v>524</v>
+      </c>
+      <c r="E196" t="s">
+        <v>525</v>
+      </c>
+      <c r="F196" t="s">
+        <v>510</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H196" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>587</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>99</v>
+      </c>
+      <c r="D197" t="s">
+        <v>524</v>
+      </c>
+      <c r="E197" t="s">
+        <v>525</v>
+      </c>
+      <c r="F197" t="s">
+        <v>510</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H197" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>588</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>102</v>
+      </c>
+      <c r="D198" t="s">
+        <v>524</v>
+      </c>
+      <c r="E198" t="s">
+        <v>525</v>
+      </c>
+      <c r="F198" t="s">
+        <v>510</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H198" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>590</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>106</v>
+      </c>
+      <c r="D199" t="s">
+        <v>524</v>
+      </c>
+      <c r="E199" t="s">
+        <v>525</v>
+      </c>
+      <c r="F199" t="s">
+        <v>510</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H199" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>592</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>109</v>
+      </c>
+      <c r="D200" t="s">
+        <v>524</v>
+      </c>
+      <c r="E200" t="s">
+        <v>525</v>
+      </c>
+      <c r="F200" t="s">
+        <v>510</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H200" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>594</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>112</v>
+      </c>
+      <c r="D201" t="s">
+        <v>524</v>
+      </c>
+      <c r="E201" t="s">
+        <v>525</v>
+      </c>
+      <c r="F201" t="s">
+        <v>510</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H201" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>596</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>115</v>
+      </c>
+      <c r="D202" t="s">
+        <v>524</v>
+      </c>
+      <c r="E202" t="s">
+        <v>525</v>
+      </c>
+      <c r="F202" t="s">
+        <v>510</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H202" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>598</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>118</v>
+      </c>
+      <c r="D203" t="s">
+        <v>524</v>
+      </c>
+      <c r="E203" t="s">
+        <v>525</v>
+      </c>
+      <c r="F203" t="s">
+        <v>510</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H203" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>599</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" t="s">
+        <v>600</v>
+      </c>
+      <c r="E204" t="s">
+        <v>601</v>
+      </c>
+      <c r="F204" t="s">
+        <v>602</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H204" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>605</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>17</v>
+      </c>
+      <c r="D205" t="s">
+        <v>600</v>
+      </c>
+      <c r="E205" t="s">
+        <v>601</v>
+      </c>
+      <c r="F205" t="s">
+        <v>602</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H205" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>607</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>21</v>
+      </c>
+      <c r="D206" t="s">
+        <v>600</v>
+      </c>
+      <c r="E206" t="s">
+        <v>601</v>
+      </c>
+      <c r="F206" t="s">
+        <v>602</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H206" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>609</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>24</v>
+      </c>
+      <c r="D207" t="s">
+        <v>600</v>
+      </c>
+      <c r="E207" t="s">
+        <v>601</v>
+      </c>
+      <c r="F207" t="s">
+        <v>602</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H207" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>611</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>10</v>
+      </c>
+      <c r="D208" t="s">
+        <v>612</v>
+      </c>
+      <c r="E208" t="s">
+        <v>613</v>
+      </c>
+      <c r="F208" t="s">
+        <v>614</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H208" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>616</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>17</v>
+      </c>
+      <c r="D209" t="s">
+        <v>612</v>
+      </c>
+      <c r="E209" t="s">
+        <v>613</v>
+      </c>
+      <c r="F209" t="s">
+        <v>614</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H209" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>618</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>21</v>
+      </c>
+      <c r="D210" t="s">
+        <v>612</v>
+      </c>
+      <c r="E210" t="s">
+        <v>613</v>
+      </c>
+      <c r="F210" t="s">
+        <v>614</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H210" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>620</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>24</v>
+      </c>
+      <c r="D211" t="s">
+        <v>612</v>
+      </c>
+      <c r="E211" t="s">
+        <v>613</v>
+      </c>
+      <c r="F211" t="s">
+        <v>614</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H211" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>622</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>27</v>
+      </c>
+      <c r="D212" t="s">
+        <v>612</v>
+      </c>
+      <c r="E212" t="s">
+        <v>613</v>
+      </c>
+      <c r="F212" t="s">
+        <v>614</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H212" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>624</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>30</v>
+      </c>
+      <c r="D213" t="s">
+        <v>612</v>
+      </c>
+      <c r="E213" t="s">
+        <v>613</v>
+      </c>
+      <c r="F213" t="s">
+        <v>614</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H213" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>626</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>34</v>
+      </c>
+      <c r="D214" t="s">
+        <v>612</v>
+      </c>
+      <c r="E214" t="s">
+        <v>613</v>
+      </c>
+      <c r="F214" t="s">
+        <v>35</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H214" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>628</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>38</v>
+      </c>
+      <c r="D215" t="s">
+        <v>612</v>
+      </c>
+      <c r="E215" t="s">
+        <v>613</v>
+      </c>
+      <c r="F215" t="s">
+        <v>35</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H215" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>630</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>41</v>
+      </c>
+      <c r="D216" t="s">
+        <v>612</v>
+      </c>
+      <c r="E216" t="s">
+        <v>613</v>
+      </c>
+      <c r="F216" t="s">
+        <v>614</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H216" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>632</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>44</v>
+      </c>
+      <c r="D217" t="s">
+        <v>612</v>
+      </c>
+      <c r="E217" t="s">
+        <v>613</v>
+      </c>
+      <c r="F217" t="s">
+        <v>614</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H217" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>634</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>47</v>
+      </c>
+      <c r="D218" t="s">
+        <v>612</v>
+      </c>
+      <c r="E218" t="s">
+        <v>613</v>
+      </c>
+      <c r="F218" t="s">
+        <v>614</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H218" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>636</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>51</v>
+      </c>
+      <c r="D219" t="s">
+        <v>612</v>
+      </c>
+      <c r="E219" t="s">
+        <v>613</v>
+      </c>
+      <c r="F219" t="s">
+        <v>614</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H219" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>638</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>55</v>
+      </c>
+      <c r="D220" t="s">
+        <v>612</v>
+      </c>
+      <c r="E220" t="s">
+        <v>613</v>
+      </c>
+      <c r="F220" t="s">
+        <v>614</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H220" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>640</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>58</v>
+      </c>
+      <c r="D221" t="s">
+        <v>612</v>
+      </c>
+      <c r="E221" t="s">
+        <v>613</v>
+      </c>
+      <c r="F221" t="s">
+        <v>614</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H221" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>642</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>61</v>
+      </c>
+      <c r="D222" t="s">
+        <v>612</v>
+      </c>
+      <c r="E222" t="s">
+        <v>613</v>
+      </c>
+      <c r="F222" t="s">
+        <v>614</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H222" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>644</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>64</v>
+      </c>
+      <c r="D223" t="s">
+        <v>612</v>
+      </c>
+      <c r="E223" t="s">
+        <v>613</v>
+      </c>
+      <c r="F223" t="s">
+        <v>614</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H223" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>646</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>68</v>
+      </c>
+      <c r="D224" t="s">
+        <v>612</v>
+      </c>
+      <c r="E224" t="s">
+        <v>613</v>
+      </c>
+      <c r="F224" t="s">
+        <v>614</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H224" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>648</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>71</v>
+      </c>
+      <c r="D225" t="s">
+        <v>612</v>
+      </c>
+      <c r="E225" t="s">
+        <v>613</v>
+      </c>
+      <c r="F225" t="s">
+        <v>614</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H225" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>650</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>74</v>
+      </c>
+      <c r="D226" t="s">
+        <v>612</v>
+      </c>
+      <c r="E226" t="s">
+        <v>613</v>
+      </c>
+      <c r="F226" t="s">
+        <v>651</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H226" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>653</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>77</v>
+      </c>
+      <c r="D227" t="s">
+        <v>612</v>
+      </c>
+      <c r="E227" t="s">
+        <v>613</v>
+      </c>
+      <c r="F227" t="s">
+        <v>651</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H227" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>655</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>80</v>
+      </c>
+      <c r="D228" t="s">
+        <v>612</v>
+      </c>
+      <c r="E228" t="s">
+        <v>613</v>
+      </c>
+      <c r="F228" t="s">
+        <v>651</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H228" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>657</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>83</v>
+      </c>
+      <c r="D229" t="s">
+        <v>612</v>
+      </c>
+      <c r="E229" t="s">
+        <v>613</v>
+      </c>
+      <c r="F229" t="s">
+        <v>651</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H229" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>659</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>86</v>
+      </c>
+      <c r="D230" t="s">
+        <v>612</v>
+      </c>
+      <c r="E230" t="s">
+        <v>613</v>
+      </c>
+      <c r="F230" t="s">
+        <v>651</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H230" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>661</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>90</v>
+      </c>
+      <c r="D231" t="s">
+        <v>612</v>
+      </c>
+      <c r="E231" t="s">
+        <v>613</v>
+      </c>
+      <c r="F231" t="s">
+        <v>651</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H231" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>663</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>93</v>
+      </c>
+      <c r="D232" t="s">
+        <v>612</v>
+      </c>
+      <c r="E232" t="s">
+        <v>613</v>
+      </c>
+      <c r="F232" t="s">
+        <v>651</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H232" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>665</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>96</v>
+      </c>
+      <c r="D233" t="s">
+        <v>612</v>
+      </c>
+      <c r="E233" t="s">
+        <v>613</v>
+      </c>
+      <c r="F233" t="s">
+        <v>651</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H233" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>667</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>99</v>
+      </c>
+      <c r="D234" t="s">
+        <v>612</v>
+      </c>
+      <c r="E234" t="s">
+        <v>613</v>
+      </c>
+      <c r="F234" t="s">
+        <v>651</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H234" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>669</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>102</v>
+      </c>
+      <c r="D235" t="s">
+        <v>612</v>
+      </c>
+      <c r="E235" t="s">
+        <v>613</v>
+      </c>
+      <c r="F235" t="s">
+        <v>651</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H235" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>671</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>106</v>
+      </c>
+      <c r="D236" t="s">
+        <v>612</v>
+      </c>
+      <c r="E236" t="s">
+        <v>613</v>
+      </c>
+      <c r="F236" t="s">
+        <v>651</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H236" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>673</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>109</v>
+      </c>
+      <c r="D237" t="s">
+        <v>612</v>
+      </c>
+      <c r="E237" t="s">
+        <v>613</v>
+      </c>
+      <c r="F237" t="s">
+        <v>651</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H237" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>675</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>112</v>
+      </c>
+      <c r="D238" t="s">
+        <v>612</v>
+      </c>
+      <c r="E238" t="s">
+        <v>613</v>
+      </c>
+      <c r="F238" t="s">
+        <v>651</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H238" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>677</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>115</v>
+      </c>
+      <c r="D239" t="s">
+        <v>612</v>
+      </c>
+      <c r="E239" t="s">
+        <v>613</v>
+      </c>
+      <c r="F239" t="s">
+        <v>651</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H239" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>679</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>118</v>
+      </c>
+      <c r="D240" t="s">
+        <v>612</v>
+      </c>
+      <c r="E240" t="s">
+        <v>613</v>
+      </c>
+      <c r="F240" t="s">
+        <v>651</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H240" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>681</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>121</v>
+      </c>
+      <c r="D241" t="s">
+        <v>612</v>
+      </c>
+      <c r="E241" t="s">
+        <v>613</v>
+      </c>
+      <c r="F241" t="s">
+        <v>651</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H241" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>683</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>124</v>
+      </c>
+      <c r="D242" t="s">
+        <v>612</v>
+      </c>
+      <c r="E242" t="s">
+        <v>613</v>
+      </c>
+      <c r="F242" t="s">
+        <v>35</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H242" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>685</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>127</v>
+      </c>
+      <c r="D243" t="s">
+        <v>612</v>
+      </c>
+      <c r="E243" t="s">
+        <v>613</v>
+      </c>
+      <c r="F243" t="s">
+        <v>35</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H243" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>687</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>130</v>
+      </c>
+      <c r="D244" t="s">
+        <v>612</v>
+      </c>
+      <c r="E244" t="s">
+        <v>613</v>
+      </c>
+      <c r="F244" t="s">
+        <v>35</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H244" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>689</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>133</v>
+      </c>
+      <c r="D245" t="s">
+        <v>612</v>
+      </c>
+      <c r="E245" t="s">
+        <v>613</v>
+      </c>
+      <c r="F245" t="s">
+        <v>35</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H245" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>691</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>136</v>
+      </c>
+      <c r="D246" t="s">
+        <v>612</v>
+      </c>
+      <c r="E246" t="s">
+        <v>613</v>
+      </c>
+      <c r="F246" t="s">
+        <v>35</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H246" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>693</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>139</v>
+      </c>
+      <c r="D247" t="s">
+        <v>612</v>
+      </c>
+      <c r="E247" t="s">
+        <v>613</v>
+      </c>
+      <c r="F247" t="s">
+        <v>35</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H247" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>695</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>142</v>
+      </c>
+      <c r="D248" t="s">
+        <v>612</v>
+      </c>
+      <c r="E248" t="s">
+        <v>613</v>
+      </c>
+      <c r="F248" t="s">
+        <v>35</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H248" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>697</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>145</v>
+      </c>
+      <c r="D249" t="s">
+        <v>612</v>
+      </c>
+      <c r="E249" t="s">
+        <v>613</v>
+      </c>
+      <c r="F249" t="s">
+        <v>35</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H249" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>699</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>10</v>
+      </c>
+      <c r="D250" t="s">
+        <v>700</v>
+      </c>
+      <c r="E250" t="s">
+        <v>701</v>
+      </c>
+      <c r="F250" t="s">
+        <v>31</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H250" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>704</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>17</v>
+      </c>
+      <c r="D251" t="s">
+        <v>700</v>
+      </c>
+      <c r="E251" t="s">
+        <v>701</v>
+      </c>
+      <c r="F251" t="s">
+        <v>31</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H251" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>707</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>21</v>
+      </c>
+      <c r="D252" t="s">
+        <v>700</v>
+      </c>
+      <c r="E252" t="s">
+        <v>701</v>
+      </c>
+      <c r="F252" t="s">
+        <v>103</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H252" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>710</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>24</v>
+      </c>
+      <c r="D253" t="s">
+        <v>700</v>
+      </c>
+      <c r="E253" t="s">
+        <v>701</v>
+      </c>
+      <c r="F253" t="s">
+        <v>35</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H253" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>713</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>27</v>
+      </c>
+      <c r="D254" t="s">
+        <v>700</v>
+      </c>
+      <c r="E254" t="s">
+        <v>701</v>
+      </c>
+      <c r="F254" t="s">
+        <v>65</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H254" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>716</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>30</v>
+      </c>
+      <c r="D255" t="s">
+        <v>700</v>
+      </c>
+      <c r="E255" t="s">
+        <v>701</v>
+      </c>
+      <c r="F255" t="s">
+        <v>13</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H255" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>719</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>34</v>
+      </c>
+      <c r="D256" t="s">
+        <v>700</v>
+      </c>
+      <c r="E256" t="s">
+        <v>701</v>
+      </c>
+      <c r="F256" t="s">
+        <v>18</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H256" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>722</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>38</v>
+      </c>
+      <c r="D257" t="s">
+        <v>700</v>
+      </c>
+      <c r="E257" t="s">
+        <v>701</v>
+      </c>
+      <c r="F257" t="s">
+        <v>13</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H257" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>724</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>41</v>
+      </c>
+      <c r="D258" t="s">
+        <v>700</v>
+      </c>
+      <c r="E258" t="s">
+        <v>701</v>
+      </c>
+      <c r="F258" t="s">
+        <v>65</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H258" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>726</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>44</v>
+      </c>
+      <c r="D259" t="s">
+        <v>700</v>
+      </c>
+      <c r="E259" t="s">
+        <v>701</v>
+      </c>
+      <c r="F259" t="s">
+        <v>13</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H259" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>728</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>47</v>
+      </c>
+      <c r="D260" t="s">
+        <v>700</v>
+      </c>
+      <c r="E260" t="s">
+        <v>701</v>
+      </c>
+      <c r="F260" t="s">
+        <v>13</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H260" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>730</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>10</v>
+      </c>
+      <c r="D261" t="s">
+        <v>731</v>
+      </c>
+      <c r="E261" t="s">
+        <v>732</v>
+      </c>
+      <c r="F261" t="s">
+        <v>602</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H261" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>735</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>17</v>
+      </c>
+      <c r="D262" t="s">
+        <v>731</v>
+      </c>
+      <c r="E262" t="s">
+        <v>732</v>
+      </c>
+      <c r="F262" t="s">
+        <v>602</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H262" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>738</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>21</v>
+      </c>
+      <c r="D263" t="s">
+        <v>731</v>
+      </c>
+      <c r="E263" t="s">
+        <v>732</v>
+      </c>
+      <c r="F263" t="s">
+        <v>602</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H263" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>741</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>24</v>
+      </c>
+      <c r="D264" t="s">
+        <v>731</v>
+      </c>
+      <c r="E264" t="s">
+        <v>732</v>
+      </c>
+      <c r="F264" t="s">
+        <v>18</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H264" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>743</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>27</v>
+      </c>
+      <c r="D265" t="s">
+        <v>731</v>
+      </c>
+      <c r="E265" t="s">
+        <v>732</v>
+      </c>
+      <c r="F265" t="s">
+        <v>602</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H265" t="s">
+        <v>744</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5983,50 +9661,159 @@
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>