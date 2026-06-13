--- v1 (2026-06-06)
+++ v2 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2120" uniqueCount="745">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2176" uniqueCount="765">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1465,51 +1465,105 @@
   <si>
     <t>7628</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>a equiparação salarial dos Conselheiros Tutelares do município de Carneirinho em relação aos municípios vizinhos.</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>no sentido de solicitar ao Senhor Prefeito Municipal a criação e implementação do Programa Municipal "Leite em Casa" no Município de Carneirinho.</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>no sentido de solicitar ao Senhor Prefeito Municipal que determine à Secretaria Municipal de Saúde a implementação de escala de atendimento odontológico em horário noturno, na sede do Município e nos Distritos, visando atender especialmente os trabalhadores que não dispõem de tempo para buscar atendimento durante o horário comercial, iniciando-se em período quinzenal e, de acordo com a demanda constatada, sendo ampliado gradativamente para atendimento semanal.</t>
+    <t>a extensão de rede elétrica na Rua Tiradentes, no cruzamento com a Avenida São Sebastião e a Rua São Paulo, localizadas no Distrito de São Sebastião do Pontal.</t>
+  </si>
+  <si>
+    <t>7633</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal implantação do Programa Municipal de Avaliação Auditiva Escolar, mediante a realização periódica de exames de audiometria nos alunos matriculados na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>7634</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal disponibilize um veículo oficial para realizar o transporte de malotes com correspondências, duas vezes por semana, para os distritos de Estrela da Barra, Fátima do Pontal e São Sebastião do Pontal.</t>
+  </si>
+  <si>
+    <t>7635</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>Que viabilize a locação de imóvel particular adequado e a disponibilização da estrutura necessária, bem como de profissionais qualificados, para a implantação de um espaço destinado ao atendimento de crianças em idade de creche nos distritos de Estrela da Barra e Fátima do Pontal.</t>
+  </si>
+  <si>
+    <t>7636</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>no sentido de solicitar ao Senhor Prefeito Municipal que determine aos setores competentes a instalação de placas de conscientização e advertência com os dizeres “Proibido Jogar Lixo” na Avenida 11, sentido Bairro Vila Verde, bem como em demais locais do Município onde seja constatada a ocorrência frequente de descarte irregular de resíduos.</t>
+  </si>
+  <si>
+    <t>7637</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>no sentido de reiterar os termos da indicação 22/2025, datada de 03 de fevereio de 2025 que  solicitou ao Senhor Prefeito Municipal que sejam adotadas as providências necessárias para a  substituição total das lâmpadas comuns atualmente utilizadas na iluminação pública por luminárias de tecnologia LED, tanto na sede do Município quanto nos distritos e vilas.</t>
+  </si>
+  <si>
+    <t>7638</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>no sentido de reiterar os termos da indicação 145, datada de 02 de junho de 2025 que  solicitou  ao Senhor Prefeito Municipal a pintura da sinalização  horizontal e das guias de sarjeta, bem como  a restauração da sinalização vertical e a instalação de nova placa para melhor identificar as ruas e avenidas do  Distrito de Estrela da Barra.</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Ao casal João Conceição de Freitas e Maria Pereira David de Freitas.</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
     <t>Moção de Aplauso ao senhor Paulo Henrique da Silva</t>
   </si>
   <si>
     <t>7479</t>
   </si>
   <si>
     <t>Moção de aplauso e reconhecimento pelos relevantes serviços prestados ao senhor Joaquim Severino Vieira Neto</t>
   </si>
@@ -2202,50 +2256,56 @@
     <t>Institui o Programa “Calçada Legal” no Município de Carneirinho/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de 10%(dez por cento) das vagas nos programas habitacionais do Município de Carneirinho - MG para famílias responsáveis diretas pelo cuidado de pessoas com deficiência intelectual, sensorial, mental ou múltipla, transtorno do espectro autista (TEA) e outras condições neurológicas complexas que demandem cuidados contínuos e especializados, e dá outras providências.</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa de Modernização da Iluminação Pública, com a substituição de lâmpadas convencionais por tecnologia de diodo emissor de luz (LED) em todo o Município, e dá outras providências.</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de medidas de adequação sensorial nos sinais sonoros das escolas da rede pública municipal de Carneirinho/MG, visando à inclusão de alunos com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1500, de 08 de Agosto de 2019, que Consolida o Calendário Oficial de eventos e festividades do Município.</t>
+  </si>
+  <si>
+    <t>7632</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o Programa Municipal de substituição  de moradia precárias  dá outras providências.</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
     <t>PLCLE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar  Legislativo</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7374/projeto_lei_complementar_cm_01_26_000061.pdf</t>
   </si>
   <si>
     <t>Cria vaga de Assessor de Compras, Almoxarifado e Patrimônio e extingue uma vaga de Assessor IV no plano de cargos, carreiras e remuneração dos servidores da Câmara Municipal de Carneirinho, e alteram a Tabela I - Cargos em Comissão e a Tabela II - Atribuições de Anexo II da Lei Complementar nº 110, de 30 de dezembro de 2024.</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7376/plc_cm_02_26__000024.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e anual dos vencimentos dos servidores públicos da Câmara Municipal de Carneirinho.</t>
   </si>
@@ -2594,56 +2654,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7372/plc_001_26_000051.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7386/plc_002_26_000052.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7461/plc_3_26_000069.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7371/pl_001_26_000031.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7382/pl_002_26_000032.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7383/pl_003_26_000033.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7384/pl_004_26_000035.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7385/pl_005_26_000037.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7394/pl_006_26_000039.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7426/pl_007_26_000040.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7427/pl_008_26_000042.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7428/pl_009_26_000044.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7429/pl_0010_26_000045.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7430/pl_0011_26_000046.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7431/pl_0012_26_000047.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7432/pl_0013_26_000049.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7455/pl_15_26_000066.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7480/pl_16_26_000067.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7481/pl_17_26_000068.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7375/projeto_resolicao_01_26_000060.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7456/pl_cm__01_26_000070.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7457/pl_cm__02_26_000071.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7458/pl_cm__03_26_000072.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7459/pl_cm__04_26_000073.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7460/pl_cm__05_26_000074.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7465/pl_cm__06_26_000075.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7466/pl_cm__07_26_000076.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7374/projeto_lei_complementar_cm_01_26_000061.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7376/plc_cm_02_26__000024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7373/projeto_lei_complementar_cm_03_26_000062.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7372/plc_001_26_000051.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7386/plc_002_26_000052.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7461/plc_3_26_000069.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7371/pl_001_26_000031.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7382/pl_002_26_000032.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7383/pl_003_26_000033.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7384/pl_004_26_000035.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7385/pl_005_26_000037.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7394/pl_006_26_000039.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7426/pl_007_26_000040.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7427/pl_008_26_000042.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7428/pl_009_26_000044.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7429/pl_0010_26_000045.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7430/pl_0011_26_000046.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7431/pl_0012_26_000047.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7432/pl_0013_26_000049.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7455/pl_15_26_000066.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7480/pl_16_26_000067.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7481/pl_17_26_000068.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7375/projeto_resolicao_01_26_000060.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7456/pl_cm__01_26_000070.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7457/pl_cm__02_26_000071.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7458/pl_cm__03_26_000072.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7459/pl_cm__04_26_000073.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7460/pl_cm__05_26_000074.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7465/pl_cm__06_26_000075.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7466/pl_cm__07_26_000076.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7374/projeto_lei_complementar_cm_01_26_000061.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7376/plc_cm_02_26__000024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2026/7373/projeto_lei_complementar_cm_03_26_000062.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H265"/>
+  <dimension ref="A1:H272"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="220.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -6652,2900 +6712,3082 @@
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
         <v>31</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H155" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>485</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>10</v>
+        <v>486</v>
       </c>
       <c r="D156" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>35</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H156" t="s">
         <v>487</v>
-      </c>
-[...7 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>488</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
         <v>489</v>
       </c>
-      <c r="B157" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D157" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="E157" t="s">
-        <v>487</v>
+        <v>12</v>
       </c>
       <c r="F157" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H157" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>491</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>21</v>
+        <v>492</v>
       </c>
       <c r="D158" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="E158" t="s">
-        <v>487</v>
+        <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H158" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>24</v>
+        <v>495</v>
       </c>
       <c r="D159" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="E159" t="s">
-        <v>487</v>
+        <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H159" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>27</v>
+        <v>498</v>
       </c>
       <c r="D160" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="E160" t="s">
-        <v>487</v>
+        <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>103</v>
+        <v>35</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H160" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>30</v>
+        <v>501</v>
       </c>
       <c r="D161" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="E161" t="s">
-        <v>487</v>
+        <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H161" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="D162" t="s">
-        <v>486</v>
+        <v>504</v>
       </c>
       <c r="E162" t="s">
-        <v>487</v>
+        <v>505</v>
       </c>
       <c r="F162" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H162" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D163" t="s">
-        <v>486</v>
+        <v>504</v>
       </c>
       <c r="E163" t="s">
-        <v>487</v>
+        <v>505</v>
       </c>
       <c r="F163" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H163" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D164" t="s">
-        <v>486</v>
+        <v>504</v>
       </c>
       <c r="E164" t="s">
-        <v>487</v>
+        <v>505</v>
       </c>
       <c r="F164" t="s">
         <v>103</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H164" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>511</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>24</v>
+      </c>
+      <c r="D165" t="s">
+        <v>504</v>
+      </c>
+      <c r="E165" t="s">
         <v>505</v>
       </c>
-      <c r="B165" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F165" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H165" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D166" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="E166" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="F166" t="s">
-        <v>510</v>
+        <v>103</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>511</v>
+        <v>14</v>
       </c>
       <c r="H166" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D167" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="E167" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="F167" t="s">
-        <v>510</v>
+        <v>31</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="H167" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="D168" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="E168" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="F168" t="s">
-        <v>510</v>
+        <v>13</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>517</v>
+        <v>14</v>
       </c>
       <c r="H168" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>519</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="D169" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="E169" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="F169" t="s">
-        <v>510</v>
+        <v>31</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H169" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>521</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="D170" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="E170" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="F170" t="s">
-        <v>510</v>
+        <v>103</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H170" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>523</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D171" t="s">
+        <v>504</v>
+      </c>
+      <c r="E171" t="s">
+        <v>505</v>
+      </c>
+      <c r="F171" t="s">
+        <v>103</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H171" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>525</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>10</v>
+      </c>
+      <c r="D172" t="s">
+        <v>526</v>
+      </c>
+      <c r="E172" t="s">
+        <v>527</v>
+      </c>
+      <c r="F172" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>510</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H172" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>531</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D173" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E173" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="F173" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H173" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>534</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D174" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E174" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="F174" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>535</v>
       </c>
       <c r="H174" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>537</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D175" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E175" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="F175" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G175" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H175" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>539</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>27</v>
+      </c>
+      <c r="D176" t="s">
+        <v>526</v>
+      </c>
+      <c r="E176" t="s">
+        <v>527</v>
+      </c>
+      <c r="F176" t="s">
+        <v>528</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H176" t="s">
         <v>540</v>
-      </c>
-[...19 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>541</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" t="s">
+        <v>542</v>
+      </c>
+      <c r="E177" t="s">
         <v>543</v>
       </c>
-      <c r="B177" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F177" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H177" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>546</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D178" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E178" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F178" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>547</v>
       </c>
       <c r="H178" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>549</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D179" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E179" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F179" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>550</v>
       </c>
       <c r="H179" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>552</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D180" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E180" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F180" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>553</v>
       </c>
       <c r="H180" t="s">
-        <v>539</v>
+        <v>554</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="D181" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E181" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F181" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="H181" t="s">
-        <v>536</v>
+        <v>557</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="D182" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E182" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F182" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="H182" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="D183" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E183" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F183" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="H183" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="D184" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E184" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F184" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>14</v>
+        <v>565</v>
       </c>
       <c r="H184" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="D185" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E185" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F185" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="H185" t="s">
-        <v>536</v>
+        <v>569</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="D186" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E186" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F186" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="H186" t="s">
-        <v>568</v>
+        <v>557</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="D187" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E187" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F187" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="H187" t="s">
-        <v>536</v>
+        <v>554</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="D188" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E188" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F188" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>14</v>
+        <v>575</v>
       </c>
       <c r="H188" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="D189" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E189" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F189" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>14</v>
+        <v>578</v>
       </c>
       <c r="H189" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="D190" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E190" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F190" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H190" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="D191" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E191" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F191" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>14</v>
+        <v>583</v>
       </c>
       <c r="H191" t="s">
-        <v>578</v>
+        <v>554</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="D192" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E192" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F192" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>14</v>
+        <v>585</v>
       </c>
       <c r="H192" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="D193" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E193" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F193" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>14</v>
+        <v>588</v>
       </c>
       <c r="H193" t="s">
-        <v>522</v>
+        <v>554</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="D194" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E194" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F194" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H194" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="D195" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E195" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F195" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H195" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="D196" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E196" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F196" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H196" t="s">
-        <v>585</v>
+        <v>594</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="D197" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E197" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F197" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H197" t="s">
-        <v>585</v>
+        <v>596</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="D198" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E198" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F198" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H198" t="s">
-        <v>589</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>590</v>
+        <v>599</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>106</v>
+        <v>86</v>
       </c>
       <c r="D199" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E199" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F199" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H199" t="s">
-        <v>591</v>
+        <v>540</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="D200" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E200" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F200" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H200" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="D201" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E201" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F201" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H201" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="D202" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E202" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F202" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H202" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="D203" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="E203" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="F203" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H203" t="s">
-        <v>522</v>
+        <v>603</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="D204" t="s">
-        <v>600</v>
+        <v>542</v>
       </c>
       <c r="E204" t="s">
-        <v>601</v>
+        <v>543</v>
       </c>
       <c r="F204" t="s">
-        <v>602</v>
+        <v>528</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>603</v>
+        <v>14</v>
       </c>
       <c r="H204" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>17</v>
+        <v>106</v>
       </c>
       <c r="D205" t="s">
-        <v>600</v>
+        <v>542</v>
       </c>
       <c r="E205" t="s">
-        <v>601</v>
+        <v>543</v>
       </c>
       <c r="F205" t="s">
-        <v>602</v>
+        <v>528</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H205" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>21</v>
+        <v>109</v>
       </c>
       <c r="D206" t="s">
-        <v>600</v>
+        <v>542</v>
       </c>
       <c r="E206" t="s">
-        <v>601</v>
+        <v>543</v>
       </c>
       <c r="F206" t="s">
-        <v>602</v>
+        <v>528</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H206" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="D207" t="s">
-        <v>600</v>
+        <v>542</v>
       </c>
       <c r="E207" t="s">
-        <v>601</v>
+        <v>543</v>
       </c>
       <c r="F207" t="s">
-        <v>602</v>
+        <v>528</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H207" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="D208" t="s">
-        <v>612</v>
+        <v>542</v>
       </c>
       <c r="E208" t="s">
-        <v>613</v>
+        <v>543</v>
       </c>
       <c r="F208" t="s">
-        <v>614</v>
+        <v>528</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H208" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>616</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="D209" t="s">
-        <v>612</v>
+        <v>542</v>
       </c>
       <c r="E209" t="s">
-        <v>613</v>
+        <v>543</v>
       </c>
       <c r="F209" t="s">
-        <v>614</v>
+        <v>528</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H209" t="s">
-        <v>617</v>
+        <v>540</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>617</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>10</v>
+      </c>
+      <c r="D210" t="s">
         <v>618</v>
       </c>
-      <c r="B210" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E210" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="F210" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>14</v>
+        <v>621</v>
       </c>
       <c r="H210" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>623</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>17</v>
+      </c>
+      <c r="D211" t="s">
+        <v>618</v>
+      </c>
+      <c r="E211" t="s">
+        <v>619</v>
+      </c>
+      <c r="F211" t="s">
         <v>620</v>
       </c>
-      <c r="B211" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G211" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H211" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D212" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="E212" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="F212" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H212" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D213" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="E213" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="F213" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H213" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="D214" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E214" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F214" t="s">
-        <v>35</v>
+        <v>632</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H214" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D215" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E215" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F215" t="s">
-        <v>35</v>
+        <v>632</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H215" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>636</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>21</v>
+      </c>
+      <c r="D216" t="s">
         <v>630</v>
       </c>
-      <c r="B216" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E216" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F216" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H216" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>638</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>24</v>
+      </c>
+      <c r="D217" t="s">
+        <v>630</v>
+      </c>
+      <c r="E217" t="s">
+        <v>631</v>
+      </c>
+      <c r="F217" t="s">
         <v>632</v>
       </c>
-      <c r="B217" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G217" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H217" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="D218" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E218" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F218" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H218" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="D219" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E219" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F219" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H219" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="D220" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E220" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F220" t="s">
-        <v>614</v>
+        <v>35</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H220" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="D221" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E221" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F221" t="s">
-        <v>614</v>
+        <v>35</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H221" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="D222" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E222" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F222" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H222" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="D223" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E223" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F223" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H223" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="D224" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E224" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F224" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H224" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="D225" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E225" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F225" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H225" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="D226" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E226" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F226" t="s">
-        <v>651</v>
+        <v>632</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H226" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="D227" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E227" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F227" t="s">
-        <v>651</v>
+        <v>632</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H227" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="D228" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E228" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F228" t="s">
-        <v>651</v>
+        <v>632</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H228" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="D229" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E229" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F229" t="s">
-        <v>651</v>
+        <v>632</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H229" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="D230" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E230" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F230" t="s">
-        <v>651</v>
+        <v>632</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H230" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="D231" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E231" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F231" t="s">
-        <v>651</v>
+        <v>632</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H231" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="D232" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E232" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F232" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H232" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="D233" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E233" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F233" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H233" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="D234" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E234" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F234" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H234" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
+        <v>675</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>83</v>
+      </c>
+      <c r="D235" t="s">
+        <v>630</v>
+      </c>
+      <c r="E235" t="s">
+        <v>631</v>
+      </c>
+      <c r="F235" t="s">
         <v>669</v>
       </c>
-      <c r="B235" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G235" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H235" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>106</v>
+        <v>86</v>
       </c>
       <c r="D236" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E236" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F236" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H236" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="D237" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E237" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F237" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H237" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="D238" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E238" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F238" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H238" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="D239" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E239" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F239" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H239" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="D240" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E240" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F240" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H240" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="D241" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E241" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F241" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H241" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="D242" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E242" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F242" t="s">
-        <v>35</v>
+        <v>669</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H242" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="D243" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E243" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F243" t="s">
-        <v>35</v>
+        <v>669</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H243" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="D244" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E244" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F244" t="s">
-        <v>35</v>
+        <v>669</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H244" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>133</v>
+        <v>115</v>
       </c>
       <c r="D245" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E245" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F245" t="s">
-        <v>35</v>
+        <v>669</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H245" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="D246" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E246" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F246" t="s">
-        <v>35</v>
+        <v>669</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H246" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="D247" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E247" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F247" t="s">
-        <v>35</v>
+        <v>669</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H247" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="D248" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E248" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F248" t="s">
         <v>35</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H248" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="D249" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="E249" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="F249" t="s">
         <v>35</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H249" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>10</v>
+        <v>130</v>
       </c>
       <c r="D250" t="s">
-        <v>700</v>
+        <v>630</v>
       </c>
       <c r="E250" t="s">
-        <v>701</v>
+        <v>631</v>
       </c>
       <c r="F250" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>702</v>
+        <v>14</v>
       </c>
       <c r="H250" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="D251" t="s">
-        <v>700</v>
+        <v>630</v>
       </c>
       <c r="E251" t="s">
-        <v>701</v>
+        <v>631</v>
       </c>
       <c r="F251" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>705</v>
+        <v>14</v>
       </c>
       <c r="H251" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>21</v>
+        <v>136</v>
       </c>
       <c r="D252" t="s">
-        <v>700</v>
+        <v>630</v>
       </c>
       <c r="E252" t="s">
-        <v>701</v>
+        <v>631</v>
       </c>
       <c r="F252" t="s">
-        <v>103</v>
+        <v>35</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>708</v>
+        <v>14</v>
       </c>
       <c r="H252" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>24</v>
+        <v>139</v>
       </c>
       <c r="D253" t="s">
-        <v>700</v>
+        <v>630</v>
       </c>
       <c r="E253" t="s">
-        <v>701</v>
+        <v>631</v>
       </c>
       <c r="F253" t="s">
         <v>35</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>711</v>
+        <v>14</v>
       </c>
       <c r="H253" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>713</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="D254" t="s">
-        <v>700</v>
+        <v>630</v>
       </c>
       <c r="E254" t="s">
-        <v>701</v>
+        <v>631</v>
       </c>
       <c r="F254" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="G254" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H254" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>715</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>145</v>
+      </c>
+      <c r="D255" t="s">
+        <v>630</v>
+      </c>
+      <c r="E255" t="s">
+        <v>631</v>
+      </c>
+      <c r="F255" t="s">
+        <v>35</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H255" t="s">
         <v>716</v>
-      </c>
-[...19 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>717</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>10</v>
+      </c>
+      <c r="D256" t="s">
+        <v>718</v>
+      </c>
+      <c r="E256" t="s">
         <v>719</v>
       </c>
-      <c r="B256" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F256" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>720</v>
       </c>
       <c r="H256" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>722</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D257" t="s">
-        <v>700</v>
+        <v>718</v>
       </c>
       <c r="E257" t="s">
-        <v>701</v>
+        <v>719</v>
       </c>
       <c r="F257" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="H257" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D258" t="s">
-        <v>700</v>
+        <v>718</v>
       </c>
       <c r="E258" t="s">
-        <v>701</v>
+        <v>719</v>
       </c>
       <c r="F258" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>14</v>
+        <v>726</v>
       </c>
       <c r="H258" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D259" t="s">
-        <v>700</v>
+        <v>718</v>
       </c>
       <c r="E259" t="s">
-        <v>701</v>
+        <v>719</v>
       </c>
       <c r="F259" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>14</v>
+        <v>729</v>
       </c>
       <c r="H259" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="D260" t="s">
-        <v>700</v>
+        <v>718</v>
       </c>
       <c r="E260" t="s">
-        <v>701</v>
+        <v>719</v>
       </c>
       <c r="F260" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="H260" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D261" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
       <c r="E261" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="F261" t="s">
-        <v>602</v>
+        <v>13</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="H261" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D262" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
       <c r="E262" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="F262" t="s">
-        <v>602</v>
+        <v>18</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="H262" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="D263" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
       <c r="E263" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="F263" t="s">
-        <v>602</v>
+        <v>13</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>739</v>
+        <v>14</v>
       </c>
       <c r="H263" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D264" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
       <c r="E264" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="F264" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H264" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
+        <v>44</v>
+      </c>
+      <c r="D265" t="s">
+        <v>718</v>
+      </c>
+      <c r="E265" t="s">
+        <v>719</v>
+      </c>
+      <c r="F265" t="s">
+        <v>13</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H265" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>746</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>47</v>
+      </c>
+      <c r="D266" t="s">
+        <v>718</v>
+      </c>
+      <c r="E266" t="s">
+        <v>719</v>
+      </c>
+      <c r="F266" t="s">
+        <v>13</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H266" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>748</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>51</v>
+      </c>
+      <c r="D267" t="s">
+        <v>718</v>
+      </c>
+      <c r="E267" t="s">
+        <v>719</v>
+      </c>
+      <c r="F267" t="s">
+        <v>31</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H267" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>750</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>10</v>
+      </c>
+      <c r="D268" t="s">
+        <v>751</v>
+      </c>
+      <c r="E268" t="s">
+        <v>752</v>
+      </c>
+      <c r="F268" t="s">
+        <v>620</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H268" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>755</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>17</v>
+      </c>
+      <c r="D269" t="s">
+        <v>751</v>
+      </c>
+      <c r="E269" t="s">
+        <v>752</v>
+      </c>
+      <c r="F269" t="s">
+        <v>620</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H269" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>758</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>21</v>
+      </c>
+      <c r="D270" t="s">
+        <v>751</v>
+      </c>
+      <c r="E270" t="s">
+        <v>752</v>
+      </c>
+      <c r="F270" t="s">
+        <v>620</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H270" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>761</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>24</v>
+      </c>
+      <c r="D271" t="s">
+        <v>751</v>
+      </c>
+      <c r="E271" t="s">
+        <v>752</v>
+      </c>
+      <c r="F271" t="s">
+        <v>18</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H271" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>763</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
         <v>27</v>
       </c>
-      <c r="D265" t="s">
-[...12 lines deleted...]
-        <v>744</v>
+      <c r="D272" t="s">
+        <v>751</v>
+      </c>
+      <c r="E272" t="s">
+        <v>752</v>
+      </c>
+      <c r="F272" t="s">
+        <v>620</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H272" t="s">
+        <v>764</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9770,50 +10012,57 @@
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
     <hyperlink ref="G245" r:id="rId244"/>
     <hyperlink ref="G246" r:id="rId245"/>
     <hyperlink ref="G247" r:id="rId246"/>
     <hyperlink ref="G248" r:id="rId247"/>
     <hyperlink ref="G249" r:id="rId248"/>
     <hyperlink ref="G250" r:id="rId249"/>
     <hyperlink ref="G251" r:id="rId250"/>
     <hyperlink ref="G252" r:id="rId251"/>
     <hyperlink ref="G253" r:id="rId252"/>
     <hyperlink ref="G254" r:id="rId253"/>
     <hyperlink ref="G255" r:id="rId254"/>
     <hyperlink ref="G256" r:id="rId255"/>
     <hyperlink ref="G257" r:id="rId256"/>
     <hyperlink ref="G258" r:id="rId257"/>
     <hyperlink ref="G259" r:id="rId258"/>
     <hyperlink ref="G260" r:id="rId259"/>
     <hyperlink ref="G261" r:id="rId260"/>
     <hyperlink ref="G262" r:id="rId261"/>
     <hyperlink ref="G263" r:id="rId262"/>
     <hyperlink ref="G264" r:id="rId263"/>
     <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>