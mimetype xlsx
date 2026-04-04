--- v1 (2026-01-12)
+++ v2 (2026-04-04)
@@ -10,92 +10,92 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4356" uniqueCount="1539">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4356" uniqueCount="1549">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N° 18/2025 que dispõe sobre as diretrizes Orçamentarias para o exercício de 2.026 e dá outras providências.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edna Cristina de Lima</t>
   </si>
   <si>
     <t>o recapeamento e/ou operação tapa-buraco em todas a ruas e avenidas da sede e dos  distritos.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>2</t>
   </si>
@@ -3192,765 +3192,789 @@
   <si>
     <t>requer ao Plenário que seja dirigida “MOÇÃO DE APLAUSO E RECONHECIMENTO” ao Senhor JORDAMES RODRIGUES DE SOUZA", pelos relevantes serviços prestados à comunidade do Município de Carneirinho. Construiu uma trajetória marcada pelo trabalho digno, pela dedicação ao próximo e pelo compromisso com o bem-estar da população. Atuando há muitos anos como cabeleireiro em nosso Município, exerce sua profissão com zelo, ética e profissionalismo, conquistando ao longo do tempo a confiança e o respeito de seus clientes e da comunidade em geral. Além de sua atuação profissional, exerce atualmente com dedicação a função de Juiz de Paz, desempenhando esse importante papel com responsabilidade, imparcialidade e sensibilidade humana. Nessa função, contribui ativamente para a mediação de conflitos, a formalização de uniões e o fortalecimento dos laços familiares, tornando-se referência de seriedade e compromisso com a justiça e a cidadania em nosso Município.</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
     <t>requer ao Plenário que seja dirigida “MOÇÃO DE APLAUSO E RECONHECIMENTO” a Senhora MARIA GONÇALVES DE SOUZA, pelos relevantes serviços prestados à comunidade do Município de Carneirinho, ao longo de toda uma vida dedicada ao cuidado com o próximo, à solidariedade e ao amor, ao bem comum. É reconhecida por sua trajetória marcada pela simplicidade, generosidade e profundo compromisso com as pessoas de sua comunidade, sempre se colocando à disposição para ajudar quem mais precisa, sem esperar nada em troca, sendo exemplo de cidadania, humanidade e bondade. Construiu sua história pautada em valores sólidos, como o respeito, a fé, o trabalho e a dedicação à família e à comunidade.</t>
   </si>
   <si>
     <t>7347</t>
   </si>
   <si>
     <t>requer ao Plenário que seja dirigida “MOÇÃO DE APLAUSO E RECONHECIMENTO” ao Senhor VICENTE VILELA LIMA", pelos relevantes e inestimáveis serviços prestados à população do Município de Carneirinho. Construiu ao longo dos anos uma trajetória marcada pelo compromisso com o bem comum, destacando-se especialmente nas áreas religiosa, assistencial e comunitária, sempre pautando suas ações na solidariedade, no respeito ao próximo e no fortalecimento dos laços sociais em nosso município. Ressalte-se, ainda, sua importante atuação como Produtores Rurais, contribuindo de forma significativa para o desenvolvimento econômico local, geração de oportunidades e valorização do homem do campo, não medindo esforços para que todos os segmentos da sociedade tenham êxito.</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7270/pdl_01_25_25112025_152305.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7270/pdl_01_25_25112025_152305.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Carneirinho-MG, ao Senhor Dom Irineu Andressa, Bispo Emérito de Ituiutaba.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6816/plc_001_25_pref_04022025_144221.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6816/plc_001_25_pref_04022025_144221.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e anual dos vencimentos dos empregados públicos municipais e dá outras providencias.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6819/plc_002_25_04022025_143903.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6819/plc_002_25_04022025_143903.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE TELETRABALHO NO ÂMBITO  DA ADMNISTRAÇÃO PÚBLICA MUNICIPAL DE CARNEIRINHO-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6873/plc_003_25_12032025_162553.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6873/plc_003_25_12032025_162553.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de recuperação Fiscal - REFIS MUNICIPAL.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6935/plc_04_25_27052025_135609.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6935/plc_04_25_27052025_135609.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de cargos de provimento em comissão, acréscimo de vagas de cargos de provimento em comissão, ampliação de vagas de cargos de provimento efetivo, e dá outras providências.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7052/plc_005_25.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7052/plc_005_25.pdf</t>
   </si>
   <si>
     <t>Regulamenta a cessão de servidores públicos municipais para outros órgãos dos Poderes Executivo, Legislativo ou Judiciário, da União, do Estado de Minas Gerais, Associações, Consórcios, Fundações, Organizações da Sociedade Civil ou entidade reconhecidamente de utilidade pública e dá outras providências.</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7105/plc__06_25_04092025_144649.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7105/plc__06_25_04092025_144649.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 206 da Lei Complementar nº028, de 19 de dezembro de 2005, para conceder benefício tributário a famílias com crianças com Transtorno do Espectro Autista (TEA)</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7201/plc_07_25_07102025_164730.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7201/plc_07_25_07102025_164730.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Atendimento e Valorização da Pessoa Idosa "Veteranos da Sabedoria" no Município de Carneirinho e dá outras providências.</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7300/plc_08_25_09122025_163915.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7300/plc_08_25_09122025_163915.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 101, de 06 de novembro de 2023, que dispõe sobre o plano de cargos, carreiras e remuneração dos servidores do Município de Carneirinho.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6830/projeto_de_lei_01_25_26022025_171033.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6830/projeto_de_lei_01_25_26022025_171033.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carneirinho, a celebrar Convênios, Contratos, Acordos, Ajustes e outros instrumentos congêneres com a União, o Estado, ou Pessoa Jurídica de Direito Público ou Privado.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6863/pl_02_25_12032025_153231.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6863/pl_02_25_12032025_153231.pdf</t>
   </si>
   <si>
     <t>Altera art. 2º da Lei 1.430 de 22 de maio 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6869/pl_03_25_12032025_153806.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6869/pl_03_25_12032025_153806.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos especial por superávit financeira no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6870/pl_04_25_12032025_154142.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6870/pl_04_25_12032025_154142.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares por superávit financeira no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6872/pl_05_25_12032025_155356.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6872/pl_05_25_12032025_155356.pdf</t>
   </si>
   <si>
     <t>Autoriza pagamento de despesas do exercício anterior e dá outras providências</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6892/pl_06_25_12032025_160033.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6892/pl_06_25_12032025_160033.pdf</t>
   </si>
   <si>
     <t>Autoriza pagamento de despesas do exercício anterior e dá outras providências.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6893/pl_07_25_12032025_161839.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6893/pl_07_25_12032025_161839.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito especial por excesso de arrecadação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6894/pl_08_25_31032025_150804.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6894/pl_08_25_31032025_150804.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de imóvel de propriedade do Município de Carneirinho para uso da comunidade, especificamente para Associação dos Produtores Rurais da região da Água Limpa, e autoriza a limpeza e destinação adequada dos entulhos de construção danificada e dá outras providências.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6895/pl_09_25_31032025_151228.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6895/pl_09_25_31032025_151228.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicional suplementares por superavit financeiro no orçamento vigente e da outras providências.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6923/pl_10_25_31032025_151557.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6923/pl_10_25_31032025_151557.pdf</t>
   </si>
   <si>
     <t>Revoga Lei Municipal nº1.471/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6920/pl_11_25_31032025_152112.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6920/pl_11_25_31032025_152112.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar pareceria e repassar contribuição para o Clube 28 de Abril e dá outras providências.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6921/pl_12_25_31032025_153151.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6921/pl_12_25_31032025_153151.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por anulação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6942/pl_13_25_27052025_140154.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6942/pl_13_25_27052025_140154.pdf</t>
   </si>
   <si>
     <t>Remunera os incisos do art.3º e Art.14, da Lei Municipal n.1.796/23 e dá outras providências.</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6943/pl_14_25_27052025_140615.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6943/pl_14_25_27052025_140615.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito especial por superavit financeiro no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6944/pl_15_25_27052025_141101.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6944/pl_15_25_27052025_141101.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1. da Lei Municipal n.1.848/25 e dá outras providências.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6945/pl_16_25_27052025_141534.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6945/pl_16_25_27052025_141534.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão para utilização do espaço público denominado Parque de Exposição e Rodeio "Izau Vilela Machado", para a realização da 20ª Festa do Peão e dá outras providências.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6946/pl_17_25_27052025_142000.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6946/pl_17_25_27052025_142000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a ceder gratuitamente fração ideal de um imóvel, por meio de termo de cessão de uso ,à S A USINA CORURIPE AÇÚCAR E ALCOOL e dá outras providências.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6960/pl_18_25_08052025_153219.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6960/pl_18_25_08052025_153219.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6984/pl_19_25_06052025_140128.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6984/pl_19_25_06052025_140128.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAÇÃO DO MUNICÍPIO DE CARNEIRINHO/MG NO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE INOVAÇÃO E DESENVOLVIMENTO DO ESTADO DE MINAS GERAIS - CINDEMG  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6985/pl_20_25_06052025_133628.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6985/pl_20_25_06052025_133628.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.1º, INCISO I, DA LEI Nº 1857/25 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6986/pl_21_25_06052025_140728.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6986/pl_21_25_06052025_140728.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO VIGENTE E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7011/pl_22_25_06122025_125519.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7011/pl_22_25_06122025_125519.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n.º1.164 de 06 de dezembro de 2012 e dá outras providências..</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7021/pl_23_25_07232025_134535.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7021/pl_23_25_07232025_134535.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito especial por anulação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7040/pl_24_25_07232025_134940.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7040/pl_24_25_07232025_134940.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por superávit financeiro no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7041/pl_25_25_07232025_135655.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7041/pl_25_25_07232025_135655.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7050/pl_26_25_07232025_140149.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7050/pl_26_25_07232025_140149.pdf</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7051/pl_27_25_07232025_140637.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7051/pl_27_25_07232025_140637.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial por superávit financeiro no orçamento vigente e contém outras providencias.</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7064/pl_28_25_07232025_141252.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7064/pl_28_25_07232025_141252.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar serviços de tapa-buracos e pequenas manutenções na rodovia MGC-497, na extensão situada no território do Município  de Carneirinho/MG e proximidades dos municípios limítrofes.</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7065/pl_29_25_07232025_141935.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7065/pl_29_25_07232025_141935.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações promovidas no Contrato de Consórcio Público e Estatuto do Consórcio Público Intermunicipal de Saúde da Rede de Urgência e Emergência da Macrorregião do Triangulo Sul-Cistrisul e dá outras providências.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7067/pl_30_25_07232025_142403.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7067/pl_30_25_07232025_142403.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial por superávit financeiro no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7068/pl_31_25_07232025_142947.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7068/pl_31_25_07232025_142947.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº1.062, de 7 de maio de 2010, que dispõe sobre a estrutura administrativa do Poder Executivo do Município de carneirinho/MG, para incluir a Secretaria Municipal de Almoxarifado, Controle Patrimonial e Arquivos, e dá outras providencias.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7069/pl_32_25_07232025_143419.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7069/pl_32_25_07232025_143419.pdf</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7078/pl_33_25_08052025_140810.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7078/pl_33_25_08052025_140810.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de áreas públicas de propriedade do Município de Carneirinho, convertendo-as da categoria de bens públicos de uso especial para bens dominicais, e dá outras providências.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7090/pl_34_25_08052025_141230.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7090/pl_34_25_08052025_141230.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar Termo de Cooperação com Sindicato dos Produtores Rurais de Carneirinho, para realização da 16ª Semac – Semana do Agronegócio de Carneirinho-MG e dá outras providências.</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7091/pl_35_25_08052025_141848.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7091/pl_35_25_08052025_141848.pdf</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7092/pl_36_25_08052025_142421.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7092/pl_36_25_08052025_142421.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por superávit financeiro no orçamento vigente e contém outras providências</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7093/pl_37_25_08052025_143007.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7093/pl_37_25_08052025_143007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Esporte de Carneirinho e dá outras providências.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7101/pl__38_25_04092025_145305.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7101/pl__38_25_04092025_145305.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção de taxas ao Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7102/pl__39_25_04092025_145749.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7102/pl__39_25_04092025_145749.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito adicional suplementar por superávit financeiro no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7103/pl__40_25_04092025_150242.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7103/pl__40_25_04092025_150242.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplemento por anulação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7104/pl__41_25_04092025_153306.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7104/pl__41_25_04092025_153306.pdf</t>
   </si>
   <si>
     <t>Regulamenta a emissão e utilização da Carteira de Autista (CIPTEA) no Município de Carneirinho/MG, estabelecendo direitos, validade, competências da Secretaria Municipal de Assistência Social e Habitação e medidas para garantir prioridade e acessibilidade às pessoas com Transtorno do Espectro Autista(TEA).</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7143/projeto_de_lei_042_25_000011.pdf</t>
+  </si>
+  <si>
     <t>Institui o plano Plurianual de Ação Governamental do Município de Carneirinho, Estado de Minas Gerais para o quadriênio 2026-2029-PPAG 2026-2029.</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7144/pl_43_25.pdf</t>
+  </si>
+  <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Carneirinho, MG, para o exercício de 2026.</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7156/pl__44_25_16092025_131149.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7156/pl__44_25_16092025_131149.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.459, de 13 de dezembro de 2018, para incluir a alínea 0853-2, nas instituições financeiras autorizadas a firmar convênio com o Município de Carneirinho/MG para concessão de empréstimos aos servidores e agentes políticos.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7157/pl__45_25_16092025_131553.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7157/pl__45_25_16092025_131553.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carneirinho a realizar aditivo no termo de Cooperação nº 02/2021 com a Associação de Artesãos de Carneirinho – A.A.C., e dá outras providências.</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização da água fornecida gratuitamente pelo Município de Carneirinho/MG nas Vilas Gracilândia e Comunidade São João Batista – Ruivinha, e dá outras providências.</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7176/pl_47_25_30092025_140857.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7176/pl_47_25_30092025_140857.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios e condições para a escolha de Diretor Escolar I e Diretor Escolar II das unidades da Rede Municipal de Ensino de Carneirinho/MG, com base em critérios técnicos de mérito e desempenho, e dá outras providências.</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7203/pl_48_25_07102025_163945.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7203/pl_48_25_07102025_163945.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Município de Carneirinho/MG a promover evento em comemoração ao Dia do Servidor Público e dá outras providencias.</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7202/pl_49_25_07102025_164314.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7202/pl_49_25_07102025_164314.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito suplementar por Superávit Financeiro no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7174/pl_50_25_25112025_130210.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7174/pl_50_25_25112025_130210.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desenvolver ações e aporte de contrapartida municipal para implementar o Programa Minha Casa Minha Vida no âmbito do Município de Carneirinho em conformidade com o disposto nas Leis Federal n.11.977/2099 e 14.620/2023 e também nas disposições das instruções normativas do Ministério das Cidades, e dá outras providências".</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7253/pl_51_25_25112025_130637.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7253/pl_51_25_25112025_130637.pdf</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7254/pl_52_25_25112025_131144.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7254/pl_52_25_25112025_131144.pdf</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7255/pl_52_25_25112025_131144.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7255/pl_52_25_25112025_131144.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar a perfuração de poço artesiano equipado com bomba para atendimento das necessidades da Escola Estadual Bom Sucesso, em atendimento aos alunos da rede estadual de ensino do Município de carneirinho, e dá outras providências.</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7256/pl_54_25_25112025_134005.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7256/pl_54_25_25112025_134005.pdf</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7257/pl_55_25_25112025_135719.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7257/pl_55_25_25112025_135719.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por excesso de arrecadação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7258/pl_56_25_25112025_140118.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7258/pl_56_25_25112025_140118.pdf</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7259/pl_57_25_25112025_141001.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7259/pl_57_25_25112025_141001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar parceria e repassar contribuição para a Associação Jacaré do Asfalto Motoclube e dá outras providências.</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7282/pl_58_25_25112025_144711.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7282/pl_58_25_25112025_144711.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito adicional especial por superávit financeiro no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7283/pl_59_25_25112025_145054.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7283/pl_59_25_25112025_145054.pdf</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7284/pl_60_25_25112025_145610.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7284/pl_60_25_25112025_145610.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito adicional especial por excesso de arrecadação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7285/pl_61_25_25112025_150536.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7285/pl_61_25_25112025_150536.pdf</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7298/pl_62_25_09122025_161355.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7298/pl_62_25_09122025_161355.pdf</t>
   </si>
   <si>
     <t>Altera o valor teto para premiação em eventos a serem definidos pela Administração Municipal, previsto no Anexo Único da Lei Municipal nº 1.668, de 23 de novembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7299/pl_63_25_09122025_161742.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7299/pl_63_25_09122025_161742.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.062, de 07 de maio de 2010, que cria a nova estrutura administrativa no Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7301/pl_64_25_09122025_162731.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7301/pl_64_25_09122025_162731.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar parceria e repassar contribuição para organização da sociedade civil e dá outras providências.</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7302/pl_65_25_09122025_163352.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7302/pl_65_25_09122025_163352.pdf</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7323/pl_66_25_14012026_125531.pdf</t>
+  </si>
+  <si>
     <t>Autoriza a abertura de credito suplementar por superávit financeiro no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>7344</t>
   </si>
   <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7344/pl_67_25_14012026_130356.pdf</t>
+  </si>
+  <si>
     <t>"Autoriza o Poder Executivo Municipal de Carneirinho/MG, em cooperação com a COPASA - Companhia de Saneamento de Minas Gerais, a celebrar termo de autorização com proprietários de imóveis rurais e urbanos localizados no Distrito de São Sebastião do Pontal, para instituição de servidão gratuita destinada à passagem de emissário coletor de esgoto, e dá outras providências."</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7352/pl_68_25_14012026_131103.pdf</t>
+  </si>
+  <si>
     <t>Autoriza o Poder Executivo do Município de Carneirinho/MG a efetuar pagamento em parcela única referente aos serviços assistenciais prestados no exercício de 2025 pela Unidade de Acolhimento para Crianças e Adolescentes – Casa da Infância e Juventude Dr. Paulo Henrique Delicole de Iturama/MG, mediante celebração de Termo de Mútua Cooperação, e dá outras providências.</t>
   </si>
   <si>
     <t>7353</t>
   </si>
   <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7353/pl_69_25_14012026_131501.pdf</t>
+  </si>
+  <si>
     <t>Autoriza a abertura de credito adicional suplementar por excesso de arrecadação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>7354</t>
   </si>
   <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7354/pl_70_25_14012026_142743.pdf</t>
+  </si>
+  <si>
     <t>Institui o Programa “Natal de luz – Casas Iluminadas”, autoriza a realização do Concurso Cultural de Decoração Natalina Residencial, e dá outras providências.</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7355/pl_71_25_14012026_143144.pdf</t>
+  </si>
+  <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6924/pr_01_25_31032025_155218.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6924/pr_01_25_31032025_155218.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal reunir-se à ordinariamente nos dias 14 e 22 de abril de 2025.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7009/pr_02_25_cm.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7009/pr_02_25_cm.pdf</t>
   </si>
   <si>
     <t>Inclui, altera e revoga dispositivos da Resolução nº 10, de 18 de maio de 1994.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7010/pr_03_25_06122025_124921.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7010/pr_03_25_06122025_124921.pdf</t>
   </si>
   <si>
     <t>ACRESCE ARTIGO A RESOLUÇÃO Nº 10, DE 18 DE MAIO DE 1994, INSTITUINDO E REGULAMENTANDO A MODALIDADE DE DELIBERAÇÃO COM USO DE TECNOLOGIA POR VIDEOCONFERÊNCIA E HÍBRIDA, E A PARTICIPAÇÃO PELA INTERNET DOS VEREADORES, VISANDO À DISCUSSÃO E VOTAÇÃO DIGITAL DE MATÉRIAS.</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7316/pr_cm_04_25_25112025_151850.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7316/pr_cm_04_25_25112025_151850.pdf</t>
   </si>
   <si>
     <t>Autoriza a entrega de Bens Patrimoniais ao Executivo Municipal e dá baixa no patrimônio da Câmara Municipal de Carneirinho.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que solicite ao Senhor Prefeito Municipal para que determine aos setores competentes para providenciar o pagamento das férias dos servidores públicos municipais, especialmente da área da Educação, dois dias antes do inicio de gozo.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>Que determine ao setor compete para que providencie o processo licitatório para a construção de alambrado e banheiros na Cidade da Criança no Distrito de São Sebastião do Pontal.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
@@ -4527,147 +4551,153 @@
   <si>
     <t>Pelo falecimento do senhor Elias Marques da Silva no dia 11/12/2025.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>REQP</t>
   </si>
   <si>
     <t>Requerimento ao plenário</t>
   </si>
   <si>
     <t>no sentido de solicitar ao Senhor Prefeito Municipal a necessidade de realizar o pagamento das férias dos servidores públicos municipais, especialmente da área da Educação, antes do início do período de gozo.</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7125/pl_01_25_04092025_141853.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7125/pl_01_25_04092025_141853.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Equoterapia como método terapêutico de tratamento para reabilitação e de pessoas com deficiências físicas e mentais ou necessidades especiais em geral.</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7126/pl_cm_02_25_04092025_142903.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7126/pl_cm_02_25_04092025_142903.pdf</t>
   </si>
   <si>
     <t>Institui e disciplina a concessão, o controle e a realização de suprimentos de fundos, institui o regime de adiantamento para despesas de pronto pagamento, e dá outros providências.</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7127/pl_cm_03_25_04092025_143444.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7127/pl_cm_03_25_04092025_143444.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Cemitério Municipal Parque da Saudade.”</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7128/pl_cm_04_25_04092025_144218.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7128/pl_cm_04_25_04092025_144218.pdf</t>
   </si>
   <si>
     <t>Dá denominação do Velório Municipal de Carneirinho de “Capela Velório Espírito Santo.”</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7145/pl__cm_05_25_16092025_132102.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7145/pl__cm_05_25_16092025_132102.pdf</t>
   </si>
   <si>
     <t>Estabelece multas e sanções administrativas a serem aplicadas a quem cometer maus - tratos ou abandono de animais no âmbito do Município e da outras providências.</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7271/pl_cm_06_25_25112025_150910.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7271/pl_cm_06_25_25112025_150910.pdf</t>
   </si>
   <si>
     <t>"Concede folga ao servidor público municipal no dia de seu aniversário e dá outras providências.</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7357/pl_cm_07_25_14012026_143512.pdf</t>
+  </si>
+  <si>
     <t>Altera a Lei Municipal nº 1.900, de 04 de novembro de 2025, para acrescentar inciso IV ao artigo 2º, e dá outras providências.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>PLCLE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar  Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6822/plc_001_25_04022025_143443.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6822/plc_001_25_04022025_143443.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e anual dos vencimentos dos servidores públicos da Câmara Municipal de Carneirinho.</t>
   </si>
   <si>
     <t>7356</t>
   </si>
   <si>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7356/projeto_lei_complementar_cm_02_25_000064.pdf</t>
+  </si>
+  <si>
     <t>Transforma o cargo de Auxiliar Legislativo, 01 (um) cargo de Assistente Legislativo e 01 (um) de cargo de Assistente de recursos Humanos Legislativo, altera tabela I e III do anexo I da Lei Complementar nº 110/2024 e suas alterações, extingue 01 (uma) vaga de Assessor II, altera tabela I e II constante do Anexo II, e dá outras providências.</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Matéria teste (experimento, treinamento, etc)</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7191/teste_substitutivo.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7191/teste_substitutivo.pdf</t>
   </si>
   <si>
     <t>Esta é uma matéria experimental, que está sendo utilizada como teste e também como análise de um bug. Não possui valor legal.</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7194/anexo_i_-_funcoes_publicas_escolaridades_atribuicoes_jornadas_vencimentos_e_vagas.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7194/anexo_i_-_funcoes_publicas_escolaridades_atribuicoes_jornadas_vencimentos_e_vagas.pdf</t>
   </si>
   <si>
     <t>Lorem ipsum dolor sit amet consectetur adipiscing elit. Quisque faucibus ex sapien vitae pellentesque sem placerat. In id cursus mi pretium tellus duis convallis. Tempus leo eu aenean sed diam urna tempor. Pulvinar vivamus fringilla lacus nec metus bibendum egestas. Iaculis massa nisl malesuada lacinia integer nunc posuere. Ut hendrerit semper vel class aptent taciti sociosqu. Ad litora torquent per conubia nostra inceptos himenaeos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4974,67 +5004,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7270/pdl_01_25_25112025_152305.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6816/plc_001_25_pref_04022025_144221.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6819/plc_002_25_04022025_143903.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6873/plc_003_25_12032025_162553.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6935/plc_04_25_27052025_135609.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7052/plc_005_25.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7105/plc__06_25_04092025_144649.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7201/plc_07_25_07102025_164730.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7300/plc_08_25_09122025_163915.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6830/projeto_de_lei_01_25_26022025_171033.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6863/pl_02_25_12032025_153231.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6869/pl_03_25_12032025_153806.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6870/pl_04_25_12032025_154142.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6872/pl_05_25_12032025_155356.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6892/pl_06_25_12032025_160033.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6893/pl_07_25_12032025_161839.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6894/pl_08_25_31032025_150804.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6895/pl_09_25_31032025_151228.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6923/pl_10_25_31032025_151557.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6920/pl_11_25_31032025_152112.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6921/pl_12_25_31032025_153151.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6942/pl_13_25_27052025_140154.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6943/pl_14_25_27052025_140615.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6944/pl_15_25_27052025_141101.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6945/pl_16_25_27052025_141534.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6946/pl_17_25_27052025_142000.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6960/pl_18_25_08052025_153219.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6984/pl_19_25_06052025_140128.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6985/pl_20_25_06052025_133628.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6986/pl_21_25_06052025_140728.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7011/pl_22_25_06122025_125519.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7021/pl_23_25_07232025_134535.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7040/pl_24_25_07232025_134940.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7041/pl_25_25_07232025_135655.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7050/pl_26_25_07232025_140149.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7051/pl_27_25_07232025_140637.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7064/pl_28_25_07232025_141252.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7065/pl_29_25_07232025_141935.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7067/pl_30_25_07232025_142403.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7068/pl_31_25_07232025_142947.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7069/pl_32_25_07232025_143419.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7078/pl_33_25_08052025_140810.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7090/pl_34_25_08052025_141230.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7091/pl_35_25_08052025_141848.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7092/pl_36_25_08052025_142421.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7093/pl_37_25_08052025_143007.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7101/pl__38_25_04092025_145305.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7102/pl__39_25_04092025_145749.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7103/pl__40_25_04092025_150242.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7104/pl__41_25_04092025_153306.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7156/pl__44_25_16092025_131149.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7157/pl__45_25_16092025_131553.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7176/pl_47_25_30092025_140857.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7203/pl_48_25_07102025_163945.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7202/pl_49_25_07102025_164314.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7174/pl_50_25_25112025_130210.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7253/pl_51_25_25112025_130637.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7254/pl_52_25_25112025_131144.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7255/pl_52_25_25112025_131144.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7256/pl_54_25_25112025_134005.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7257/pl_55_25_25112025_135719.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7258/pl_56_25_25112025_140118.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7259/pl_57_25_25112025_141001.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7282/pl_58_25_25112025_144711.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7283/pl_59_25_25112025_145054.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7284/pl_60_25_25112025_145610.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7285/pl_61_25_25112025_150536.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7298/pl_62_25_09122025_161355.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7299/pl_63_25_09122025_161742.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7301/pl_64_25_09122025_162731.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7302/pl_65_25_09122025_163352.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6924/pr_01_25_31032025_155218.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7009/pr_02_25_cm.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7010/pr_03_25_06122025_124921.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7316/pr_cm_04_25_25112025_151850.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7125/pl_01_25_04092025_141853.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7126/pl_cm_02_25_04092025_142903.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7127/pl_cm_03_25_04092025_143444.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7128/pl_cm_04_25_04092025_144218.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7145/pl__cm_05_25_16092025_132102.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7271/pl_cm_06_25_25112025_150910.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6822/plc_001_25_04022025_143443.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7191/teste_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7194/anexo_i_-_funcoes_publicas_escolaridades_atribuicoes_jornadas_vencimentos_e_vagas.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7270/pdl_01_25_25112025_152305.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6816/plc_001_25_pref_04022025_144221.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6819/plc_002_25_04022025_143903.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6873/plc_003_25_12032025_162553.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6935/plc_04_25_27052025_135609.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7052/plc_005_25.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7105/plc__06_25_04092025_144649.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7201/plc_07_25_07102025_164730.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7300/plc_08_25_09122025_163915.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6830/projeto_de_lei_01_25_26022025_171033.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6863/pl_02_25_12032025_153231.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6869/pl_03_25_12032025_153806.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6870/pl_04_25_12032025_154142.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6872/pl_05_25_12032025_155356.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6892/pl_06_25_12032025_160033.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6893/pl_07_25_12032025_161839.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6894/pl_08_25_31032025_150804.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6895/pl_09_25_31032025_151228.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6923/pl_10_25_31032025_151557.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6920/pl_11_25_31032025_152112.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6921/pl_12_25_31032025_153151.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6942/pl_13_25_27052025_140154.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6943/pl_14_25_27052025_140615.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6944/pl_15_25_27052025_141101.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6945/pl_16_25_27052025_141534.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6946/pl_17_25_27052025_142000.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6960/pl_18_25_08052025_153219.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6984/pl_19_25_06052025_140128.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6985/pl_20_25_06052025_133628.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6986/pl_21_25_06052025_140728.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7011/pl_22_25_06122025_125519.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7021/pl_23_25_07232025_134535.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7040/pl_24_25_07232025_134940.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7041/pl_25_25_07232025_135655.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7050/pl_26_25_07232025_140149.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7051/pl_27_25_07232025_140637.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7064/pl_28_25_07232025_141252.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7065/pl_29_25_07232025_141935.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7067/pl_30_25_07232025_142403.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7068/pl_31_25_07232025_142947.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7069/pl_32_25_07232025_143419.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7078/pl_33_25_08052025_140810.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7090/pl_34_25_08052025_141230.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7091/pl_35_25_08052025_141848.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7092/pl_36_25_08052025_142421.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7093/pl_37_25_08052025_143007.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7101/pl__38_25_04092025_145305.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7102/pl__39_25_04092025_145749.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7103/pl__40_25_04092025_150242.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7104/pl__41_25_04092025_153306.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7143/projeto_de_lei_042_25_000011.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7144/pl_43_25.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7156/pl__44_25_16092025_131149.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7157/pl__45_25_16092025_131553.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7176/pl_47_25_30092025_140857.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7203/pl_48_25_07102025_163945.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7202/pl_49_25_07102025_164314.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7174/pl_50_25_25112025_130210.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7253/pl_51_25_25112025_130637.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7254/pl_52_25_25112025_131144.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7255/pl_52_25_25112025_131144.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7256/pl_54_25_25112025_134005.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7257/pl_55_25_25112025_135719.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7258/pl_56_25_25112025_140118.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7259/pl_57_25_25112025_141001.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7282/pl_58_25_25112025_144711.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7283/pl_59_25_25112025_145054.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7284/pl_60_25_25112025_145610.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7285/pl_61_25_25112025_150536.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7298/pl_62_25_09122025_161355.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7299/pl_63_25_09122025_161742.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7301/pl_64_25_09122025_162731.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7302/pl_65_25_09122025_163352.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7323/pl_66_25_14012026_125531.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7344/pl_67_25_14012026_130356.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7352/pl_68_25_14012026_131103.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7353/pl_69_25_14012026_131501.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7354/pl_70_25_14012026_142743.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7355/pl_71_25_14012026_143144.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6924/pr_01_25_31032025_155218.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7009/pr_02_25_cm.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7010/pr_03_25_06122025_124921.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7316/pr_cm_04_25_25112025_151850.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7125/pl_01_25_04092025_141853.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7126/pl_cm_02_25_04092025_142903.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7127/pl_cm_03_25_04092025_143444.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7128/pl_cm_04_25_04092025_144218.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7145/pl__cm_05_25_16092025_132102.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7271/pl_cm_06_25_25112025_150910.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7357/pl_cm_07_25_14012026_143512.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/6822/plc_001_25_04022025_143443.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7356/projeto_lei_complementar_cm_02_25_000064.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7191/teste_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2025/7194/anexo_i_-_funcoes_publicas_escolaridades_atribuicoes_jornadas_vencimentos_e_vagas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H545"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="220.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -15483,3717 +15513,3717 @@
       </c>
       <c r="H403" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
         <v>1211</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>149</v>
       </c>
       <c r="D404" t="s">
         <v>1090</v>
       </c>
       <c r="E404" t="s">
         <v>1091</v>
       </c>
       <c r="F404" t="s">
         <v>1065</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>13</v>
+        <v>1212</v>
       </c>
       <c r="H404" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>152</v>
       </c>
       <c r="D405" t="s">
         <v>1090</v>
       </c>
       <c r="E405" t="s">
         <v>1091</v>
       </c>
       <c r="F405" t="s">
         <v>1065</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>13</v>
+        <v>1215</v>
       </c>
       <c r="H405" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>155</v>
       </c>
       <c r="D406" t="s">
         <v>1090</v>
       </c>
       <c r="E406" t="s">
         <v>1091</v>
       </c>
       <c r="F406" t="s">
         <v>1065</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="H406" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>158</v>
       </c>
       <c r="D407" t="s">
         <v>1090</v>
       </c>
       <c r="E407" t="s">
         <v>1091</v>
       </c>
       <c r="F407" t="s">
         <v>1065</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="H407" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>161</v>
       </c>
       <c r="D408" t="s">
         <v>1090</v>
       </c>
       <c r="E408" t="s">
         <v>1091</v>
       </c>
       <c r="F408" t="s">
         <v>1065</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H408" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>164</v>
       </c>
       <c r="D409" t="s">
         <v>1090</v>
       </c>
       <c r="E409" t="s">
         <v>1091</v>
       </c>
       <c r="F409" t="s">
         <v>1065</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="H409" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
         <v>167</v>
       </c>
       <c r="D410" t="s">
         <v>1090</v>
       </c>
       <c r="E410" t="s">
         <v>1091</v>
       </c>
       <c r="F410" t="s">
         <v>1065</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="H410" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>171</v>
       </c>
       <c r="D411" t="s">
         <v>1090</v>
       </c>
       <c r="E411" t="s">
         <v>1091</v>
       </c>
       <c r="F411" t="s">
         <v>1065</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="H411" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>174</v>
       </c>
       <c r="D412" t="s">
         <v>1090</v>
       </c>
       <c r="E412" t="s">
         <v>1091</v>
       </c>
       <c r="F412" t="s">
         <v>1065</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="H412" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
         <v>177</v>
       </c>
       <c r="D413" t="s">
         <v>1090</v>
       </c>
       <c r="E413" t="s">
         <v>1091</v>
       </c>
       <c r="F413" t="s">
         <v>1065</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="H413" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>180</v>
       </c>
       <c r="D414" t="s">
         <v>1090</v>
       </c>
       <c r="E414" t="s">
         <v>1091</v>
       </c>
       <c r="F414" t="s">
         <v>1065</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="H414" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>183</v>
       </c>
       <c r="D415" t="s">
         <v>1090</v>
       </c>
       <c r="E415" t="s">
         <v>1091</v>
       </c>
       <c r="F415" t="s">
         <v>1065</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="H415" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
         <v>186</v>
       </c>
       <c r="D416" t="s">
         <v>1090</v>
       </c>
       <c r="E416" t="s">
         <v>1091</v>
       </c>
       <c r="F416" t="s">
         <v>1065</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="H416" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>189</v>
       </c>
       <c r="D417" t="s">
         <v>1090</v>
       </c>
       <c r="E417" t="s">
         <v>1091</v>
       </c>
       <c r="F417" t="s">
         <v>1065</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="H417" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
         <v>192</v>
       </c>
       <c r="D418" t="s">
         <v>1090</v>
       </c>
       <c r="E418" t="s">
         <v>1091</v>
       </c>
       <c r="F418" t="s">
         <v>1065</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="H418" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
         <v>195</v>
       </c>
       <c r="D419" t="s">
         <v>1090</v>
       </c>
       <c r="E419" t="s">
         <v>1091</v>
       </c>
       <c r="F419" t="s">
         <v>1065</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="H419" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>198</v>
       </c>
       <c r="D420" t="s">
         <v>1090</v>
       </c>
       <c r="E420" t="s">
         <v>1091</v>
       </c>
       <c r="F420" t="s">
         <v>1065</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="H420" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>201</v>
       </c>
       <c r="D421" t="s">
         <v>1090</v>
       </c>
       <c r="E421" t="s">
         <v>1091</v>
       </c>
       <c r="F421" t="s">
         <v>1065</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="H421" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>204</v>
       </c>
       <c r="D422" t="s">
         <v>1090</v>
       </c>
       <c r="E422" t="s">
         <v>1091</v>
       </c>
       <c r="F422" t="s">
         <v>1065</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="H422" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>207</v>
       </c>
       <c r="D423" t="s">
         <v>1090</v>
       </c>
       <c r="E423" t="s">
         <v>1091</v>
       </c>
       <c r="F423" t="s">
         <v>1065</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="H423" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>210</v>
       </c>
       <c r="D424" t="s">
         <v>1090</v>
       </c>
       <c r="E424" t="s">
         <v>1091</v>
       </c>
       <c r="F424" t="s">
         <v>1065</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="H424" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>213</v>
       </c>
       <c r="D425" t="s">
         <v>1090</v>
       </c>
       <c r="E425" t="s">
         <v>1091</v>
       </c>
       <c r="F425" t="s">
         <v>1065</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="H425" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>216</v>
       </c>
       <c r="D426" t="s">
         <v>1090</v>
       </c>
       <c r="E426" t="s">
         <v>1091</v>
       </c>
       <c r="F426" t="s">
         <v>1065</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="H426" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>219</v>
       </c>
       <c r="D427" t="s">
         <v>1090</v>
       </c>
       <c r="E427" t="s">
         <v>1091</v>
       </c>
       <c r="F427" t="s">
         <v>1065</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="H427" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>222</v>
       </c>
       <c r="D428" t="s">
         <v>1090</v>
       </c>
       <c r="E428" t="s">
         <v>1091</v>
       </c>
       <c r="F428" t="s">
         <v>1065</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>13</v>
+        <v>1276</v>
       </c>
       <c r="H428" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>225</v>
       </c>
       <c r="D429" t="s">
         <v>1090</v>
       </c>
       <c r="E429" t="s">
         <v>1091</v>
       </c>
       <c r="F429" t="s">
         <v>1065</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>13</v>
+        <v>1279</v>
       </c>
       <c r="H429" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>228</v>
       </c>
       <c r="D430" t="s">
         <v>1090</v>
       </c>
       <c r="E430" t="s">
         <v>1091</v>
       </c>
       <c r="F430" t="s">
         <v>1065</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>13</v>
+        <v>1282</v>
       </c>
       <c r="H430" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>231</v>
       </c>
       <c r="D431" t="s">
         <v>1090</v>
       </c>
       <c r="E431" t="s">
         <v>1091</v>
       </c>
       <c r="F431" t="s">
         <v>1065</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>13</v>
+        <v>1285</v>
       </c>
       <c r="H431" t="s">
-        <v>1280</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1281</v>
+        <v>1287</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>234</v>
       </c>
       <c r="D432" t="s">
         <v>1090</v>
       </c>
       <c r="E432" t="s">
         <v>1091</v>
       </c>
       <c r="F432" t="s">
         <v>1065</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>13</v>
+        <v>1288</v>
       </c>
       <c r="H432" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>237</v>
       </c>
       <c r="D433" t="s">
         <v>1090</v>
       </c>
       <c r="E433" t="s">
         <v>1091</v>
       </c>
       <c r="F433" t="s">
         <v>1065</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>13</v>
+        <v>1291</v>
       </c>
       <c r="H433" t="s">
-        <v>1284</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1285</v>
+        <v>1293</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
         <v>10</v>
       </c>
       <c r="D434" t="s">
-        <v>1286</v>
+        <v>1294</v>
       </c>
       <c r="E434" t="s">
-        <v>1287</v>
+        <v>1295</v>
       </c>
       <c r="F434" t="s">
-        <v>1288</v>
+        <v>1296</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1289</v>
+        <v>1297</v>
       </c>
       <c r="H434" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1291</v>
+        <v>1299</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>21</v>
       </c>
       <c r="D435" t="s">
-        <v>1286</v>
+        <v>1294</v>
       </c>
       <c r="E435" t="s">
-        <v>1287</v>
+        <v>1295</v>
       </c>
       <c r="F435" t="s">
-        <v>1288</v>
+        <v>1296</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1292</v>
+        <v>1300</v>
       </c>
       <c r="H435" t="s">
-        <v>1293</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1294</v>
+        <v>1302</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>24</v>
       </c>
       <c r="D436" t="s">
-        <v>1286</v>
+        <v>1294</v>
       </c>
       <c r="E436" t="s">
-        <v>1287</v>
+        <v>1295</v>
       </c>
       <c r="F436" t="s">
-        <v>1288</v>
+        <v>1296</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1295</v>
+        <v>1303</v>
       </c>
       <c r="H436" t="s">
-        <v>1296</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1297</v>
+        <v>1305</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>28</v>
       </c>
       <c r="D437" t="s">
-        <v>1286</v>
+        <v>1294</v>
       </c>
       <c r="E437" t="s">
-        <v>1287</v>
+        <v>1295</v>
       </c>
       <c r="F437" t="s">
-        <v>1288</v>
+        <v>1296</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1298</v>
+        <v>1306</v>
       </c>
       <c r="H437" t="s">
-        <v>1299</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1300</v>
+        <v>1308</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>10</v>
       </c>
       <c r="D438" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E438" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F438" t="s">
         <v>56</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H438" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1304</v>
+        <v>1312</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>21</v>
       </c>
       <c r="D439" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E439" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F439" t="s">
         <v>73</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H439" t="s">
-        <v>1305</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
         <v>24</v>
       </c>
       <c r="D440" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E440" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F440" t="s">
         <v>73</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H440" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1308</v>
+        <v>1316</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
         <v>28</v>
       </c>
       <c r="D441" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E441" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F441" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G441" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H441" t="s">
-        <v>1310</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1311</v>
+        <v>1319</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>32</v>
       </c>
       <c r="D442" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E442" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F442" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G442" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H442" t="s">
-        <v>1312</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>35</v>
       </c>
       <c r="D443" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E443" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F443" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G443" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H443" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1315</v>
+        <v>1323</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
         <v>38</v>
       </c>
       <c r="D444" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E444" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F444" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G444" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H444" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>42</v>
       </c>
       <c r="D445" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E445" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F445" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H445" t="s">
-        <v>1318</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1319</v>
+        <v>1327</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
         <v>45</v>
       </c>
       <c r="D446" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E446" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F446" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G446" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H446" t="s">
-        <v>1320</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1321</v>
+        <v>1329</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
         <v>49</v>
       </c>
       <c r="D447" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E447" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F447" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H447" t="s">
-        <v>1322</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1323</v>
+        <v>1331</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
         <v>52</v>
       </c>
       <c r="D448" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E448" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F448" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H448" t="s">
-        <v>1324</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1325</v>
+        <v>1333</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
         <v>55</v>
       </c>
       <c r="D449" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E449" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F449" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H449" t="s">
-        <v>1326</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
         <v>59</v>
       </c>
       <c r="D450" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E450" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F450" t="s">
         <v>39</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H450" t="s">
-        <v>1328</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1329</v>
+        <v>1337</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
         <v>62</v>
       </c>
       <c r="D451" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E451" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F451" t="s">
         <v>29</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H451" t="s">
-        <v>1330</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1331</v>
+        <v>1339</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
         <v>65</v>
       </c>
       <c r="D452" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E452" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F452" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H452" t="s">
-        <v>1333</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1334</v>
+        <v>1342</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
         <v>69</v>
       </c>
       <c r="D453" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E453" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F453" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H453" t="s">
-        <v>1335</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1336</v>
+        <v>1344</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
         <v>72</v>
       </c>
       <c r="D454" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E454" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F454" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H454" t="s">
-        <v>1337</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1338</v>
+        <v>1346</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>76</v>
       </c>
       <c r="D455" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E455" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F455" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H455" t="s">
-        <v>1339</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1340</v>
+        <v>1348</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>79</v>
       </c>
       <c r="D456" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E456" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F456" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H456" t="s">
-        <v>1341</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1342</v>
+        <v>1350</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>83</v>
       </c>
       <c r="D457" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E457" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F457" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H457" t="s">
-        <v>1343</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1344</v>
+        <v>1352</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>86</v>
       </c>
       <c r="D458" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E458" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F458" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H458" t="s">
-        <v>1345</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1346</v>
+        <v>1354</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>89</v>
       </c>
       <c r="D459" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E459" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F459" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G459" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H459" t="s">
-        <v>1347</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1348</v>
+        <v>1356</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>92</v>
       </c>
       <c r="D460" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E460" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F460" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G460" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H460" t="s">
-        <v>1349</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1350</v>
+        <v>1358</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
         <v>95</v>
       </c>
       <c r="D461" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E461" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F461" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G461" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H461" t="s">
-        <v>1351</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1352</v>
+        <v>1360</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>98</v>
       </c>
       <c r="D462" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E462" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F462" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G462" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H462" t="s">
-        <v>1353</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1354</v>
+        <v>1362</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>101</v>
       </c>
       <c r="D463" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E463" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F463" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G463" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H463" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1356</v>
+        <v>1364</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>104</v>
       </c>
       <c r="D464" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E464" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F464" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G464" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H464" t="s">
-        <v>1357</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1358</v>
+        <v>1366</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>107</v>
       </c>
       <c r="D465" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E465" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F465" t="s">
-        <v>1359</v>
+        <v>1367</v>
       </c>
       <c r="G465" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H465" t="s">
-        <v>1360</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1361</v>
+        <v>1369</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>110</v>
       </c>
       <c r="D466" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E466" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F466" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G466" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H466" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1363</v>
+        <v>1371</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>113</v>
       </c>
       <c r="D467" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E467" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F467" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H467" t="s">
-        <v>1364</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1365</v>
+        <v>1373</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
         <v>116</v>
       </c>
       <c r="D468" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E468" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F468" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G468" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H468" t="s">
-        <v>1366</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1367</v>
+        <v>1375</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>119</v>
       </c>
       <c r="D469" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E469" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F469" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G469" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H469" t="s">
-        <v>1368</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1369</v>
+        <v>1377</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
         <v>122</v>
       </c>
       <c r="D470" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E470" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F470" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H470" t="s">
-        <v>1370</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1371</v>
+        <v>1379</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
         <v>125</v>
       </c>
       <c r="D471" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E471" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F471" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G471" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H471" t="s">
-        <v>1372</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1373</v>
+        <v>1381</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>128</v>
       </c>
       <c r="D472" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E472" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F472" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H472" t="s">
-        <v>1374</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1375</v>
+        <v>1383</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>131</v>
       </c>
       <c r="D473" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E473" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F473" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G473" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H473" t="s">
-        <v>1376</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1377</v>
+        <v>1385</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>134</v>
       </c>
       <c r="D474" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E474" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F474" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H474" t="s">
-        <v>1378</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1379</v>
+        <v>1387</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>137</v>
       </c>
       <c r="D475" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E475" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F475" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H475" t="s">
-        <v>1380</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1381</v>
+        <v>1389</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>140</v>
       </c>
       <c r="D476" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E476" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F476" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H476" t="s">
-        <v>1382</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1383</v>
+        <v>1391</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>143</v>
       </c>
       <c r="D477" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E477" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F477" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H477" t="s">
-        <v>1384</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1385</v>
+        <v>1393</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>146</v>
       </c>
       <c r="D478" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E478" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F478" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H478" t="s">
-        <v>1386</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1387</v>
+        <v>1395</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>149</v>
       </c>
       <c r="D479" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E479" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F479" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G479" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H479" t="s">
-        <v>1388</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1389</v>
+        <v>1397</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>152</v>
       </c>
       <c r="D480" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E480" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F480" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H480" t="s">
-        <v>1390</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1391</v>
+        <v>1399</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>155</v>
       </c>
       <c r="D481" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E481" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F481" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H481" t="s">
-        <v>1392</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1393</v>
+        <v>1401</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>158</v>
       </c>
       <c r="D482" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E482" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F482" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H482" t="s">
-        <v>1394</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1395</v>
+        <v>1403</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>161</v>
       </c>
       <c r="D483" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E483" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F483" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H483" t="s">
-        <v>1396</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1397</v>
+        <v>1405</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>164</v>
       </c>
       <c r="D484" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E484" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F484" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H484" t="s">
-        <v>1398</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1399</v>
+        <v>1407</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>167</v>
       </c>
       <c r="D485" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E485" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F485" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H485" t="s">
-        <v>1400</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1401</v>
+        <v>1409</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>171</v>
       </c>
       <c r="D486" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E486" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F486" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H486" t="s">
-        <v>1402</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1403</v>
+        <v>1411</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>174</v>
       </c>
       <c r="D487" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E487" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F487" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H487" t="s">
-        <v>1404</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1405</v>
+        <v>1413</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>177</v>
       </c>
       <c r="D488" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E488" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F488" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H488" t="s">
-        <v>1406</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1407</v>
+        <v>1415</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>180</v>
       </c>
       <c r="D489" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E489" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F489" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H489" t="s">
-        <v>1408</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1409</v>
+        <v>1417</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>183</v>
       </c>
       <c r="D490" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E490" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F490" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H490" t="s">
-        <v>1410</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1411</v>
+        <v>1419</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>186</v>
       </c>
       <c r="D491" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E491" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F491" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H491" t="s">
-        <v>1412</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1413</v>
+        <v>1421</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>189</v>
       </c>
       <c r="D492" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E492" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F492" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H492" t="s">
-        <v>1414</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1415</v>
+        <v>1423</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>192</v>
       </c>
       <c r="D493" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E493" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F493" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H493" t="s">
-        <v>1416</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>195</v>
       </c>
       <c r="D494" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E494" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F494" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G494" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H494" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1419</v>
+        <v>1427</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>198</v>
       </c>
       <c r="D495" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E495" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F495" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G495" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H495" t="s">
-        <v>1420</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1421</v>
+        <v>1429</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>201</v>
       </c>
       <c r="D496" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E496" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F496" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G496" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H496" t="s">
-        <v>1422</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1423</v>
+        <v>1431</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>204</v>
       </c>
       <c r="D497" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E497" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F497" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G497" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H497" t="s">
-        <v>1424</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1425</v>
+        <v>1433</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>207</v>
       </c>
       <c r="D498" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E498" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F498" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G498" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H498" t="s">
-        <v>1426</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1427</v>
+        <v>1435</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>210</v>
       </c>
       <c r="D499" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E499" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F499" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G499" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H499" t="s">
-        <v>1428</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1429</v>
+        <v>1437</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>213</v>
       </c>
       <c r="D500" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E500" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F500" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G500" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H500" t="s">
-        <v>1430</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1431</v>
+        <v>1439</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>216</v>
       </c>
       <c r="D501" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E501" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F501" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G501" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H501" t="s">
-        <v>1432</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1433</v>
+        <v>1441</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>219</v>
       </c>
       <c r="D502" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E502" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F502" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G502" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H502" t="s">
-        <v>1434</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1435</v>
+        <v>1443</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>222</v>
       </c>
       <c r="D503" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E503" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F503" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G503" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H503" t="s">
-        <v>1436</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1437</v>
+        <v>1445</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>225</v>
       </c>
       <c r="D504" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E504" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F504" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G504" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H504" t="s">
-        <v>1438</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1439</v>
+        <v>1447</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
         <v>228</v>
       </c>
       <c r="D505" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E505" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F505" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G505" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H505" t="s">
-        <v>1440</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1441</v>
+        <v>1449</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
         <v>231</v>
       </c>
       <c r="D506" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E506" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F506" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G506" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H506" t="s">
-        <v>1442</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1443</v>
+        <v>1451</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
         <v>234</v>
       </c>
       <c r="D507" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E507" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F507" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G507" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H507" t="s">
-        <v>1444</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1445</v>
+        <v>1453</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
         <v>237</v>
       </c>
       <c r="D508" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E508" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F508" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G508" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H508" t="s">
-        <v>1446</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1447</v>
+        <v>1455</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
         <v>240</v>
       </c>
       <c r="D509" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E509" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F509" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G509" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H509" t="s">
-        <v>1448</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1449</v>
+        <v>1457</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
         <v>243</v>
       </c>
       <c r="D510" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E510" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F510" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G510" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H510" t="s">
-        <v>1450</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1451</v>
+        <v>1459</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
         <v>246</v>
       </c>
       <c r="D511" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E511" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F511" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G511" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H511" t="s">
-        <v>1452</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
         <v>249</v>
       </c>
       <c r="D512" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E512" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F512" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G512" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H512" t="s">
-        <v>1454</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1455</v>
+        <v>1463</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
         <v>252</v>
       </c>
       <c r="D513" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E513" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F513" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G513" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H513" t="s">
-        <v>1456</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1457</v>
+        <v>1465</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
         <v>255</v>
       </c>
       <c r="D514" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E514" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F514" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G514" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H514" t="s">
-        <v>1458</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1459</v>
+        <v>1467</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
         <v>258</v>
       </c>
       <c r="D515" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E515" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F515" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G515" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H515" t="s">
-        <v>1460</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1461</v>
+        <v>1469</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
         <v>261</v>
       </c>
       <c r="D516" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E516" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F516" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G516" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H516" t="s">
-        <v>1462</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1463</v>
+        <v>1471</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
         <v>264</v>
       </c>
       <c r="D517" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E517" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F517" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G517" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H517" t="s">
-        <v>1464</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1465</v>
+        <v>1473</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
         <v>267</v>
       </c>
       <c r="D518" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E518" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F518" t="s">
         <v>39</v>
       </c>
       <c r="G518" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H518" t="s">
-        <v>1466</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1467</v>
+        <v>1475</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
         <v>270</v>
       </c>
       <c r="D519" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E519" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F519" t="s">
         <v>39</v>
       </c>
       <c r="G519" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H519" t="s">
-        <v>1468</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1469</v>
+        <v>1477</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
         <v>273</v>
       </c>
       <c r="D520" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E520" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F520" t="s">
         <v>80</v>
       </c>
       <c r="G520" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H520" t="s">
-        <v>1470</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1471</v>
+        <v>1479</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
         <v>276</v>
       </c>
       <c r="D521" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E521" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F521" t="s">
-        <v>1472</v>
+        <v>1480</v>
       </c>
       <c r="G521" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H521" t="s">
-        <v>1473</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1474</v>
+        <v>1482</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
         <v>279</v>
       </c>
       <c r="D522" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E522" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F522" t="s">
         <v>46</v>
       </c>
       <c r="G522" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H522" t="s">
-        <v>1475</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1476</v>
+        <v>1484</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
         <v>282</v>
       </c>
       <c r="D523" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E523" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F523" t="s">
         <v>18</v>
       </c>
       <c r="G523" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H523" t="s">
-        <v>1477</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1478</v>
+        <v>1486</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
         <v>285</v>
       </c>
       <c r="D524" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E524" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F524" t="s">
         <v>73</v>
       </c>
       <c r="G524" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H524" t="s">
-        <v>1479</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1480</v>
+        <v>1488</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
         <v>288</v>
       </c>
       <c r="D525" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E525" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F525" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G525" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H525" t="s">
-        <v>1481</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1482</v>
+        <v>1490</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
         <v>291</v>
       </c>
       <c r="D526" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E526" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F526" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G526" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H526" t="s">
-        <v>1483</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1484</v>
+        <v>1492</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
         <v>294</v>
       </c>
       <c r="D527" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E527" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F527" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G527" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H527" t="s">
-        <v>1485</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1486</v>
+        <v>1494</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
         <v>297</v>
       </c>
       <c r="D528" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E528" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F528" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G528" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H528" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1488</v>
+        <v>1496</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
         <v>300</v>
       </c>
       <c r="D529" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E529" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F529" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G529" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H529" t="s">
-        <v>1489</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1490</v>
+        <v>1498</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
         <v>303</v>
       </c>
       <c r="D530" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E530" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F530" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G530" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H530" t="s">
-        <v>1491</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1492</v>
+        <v>1500</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
         <v>306</v>
       </c>
       <c r="D531" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E531" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F531" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G531" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H531" t="s">
-        <v>1493</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1494</v>
+        <v>1502</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
         <v>309</v>
       </c>
       <c r="D532" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E532" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F532" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G532" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H532" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1496</v>
+        <v>1504</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
         <v>312</v>
       </c>
       <c r="D533" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E533" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F533" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="G533" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H533" t="s">
-        <v>1497</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1498</v>
+        <v>1506</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
         <v>10</v>
       </c>
       <c r="D534" t="s">
-        <v>1499</v>
+        <v>1507</v>
       </c>
       <c r="E534" t="s">
-        <v>1500</v>
+        <v>1508</v>
       </c>
       <c r="F534" t="s">
         <v>56</v>
       </c>
       <c r="G534" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H534" t="s">
-        <v>1501</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1502</v>
+        <v>1510</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
         <v>10</v>
       </c>
       <c r="D535" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="E535" t="s">
-        <v>1504</v>
+        <v>1512</v>
       </c>
       <c r="F535" t="s">
         <v>46</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1505</v>
+        <v>1513</v>
       </c>
       <c r="H535" t="s">
-        <v>1506</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1507</v>
+        <v>1515</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
         <v>21</v>
       </c>
       <c r="D536" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="E536" t="s">
-        <v>1504</v>
+        <v>1512</v>
       </c>
       <c r="F536" t="s">
-        <v>1288</v>
+        <v>1296</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1508</v>
+        <v>1516</v>
       </c>
       <c r="H536" t="s">
-        <v>1509</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1510</v>
+        <v>1518</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
         <v>24</v>
       </c>
       <c r="D537" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="E537" t="s">
-        <v>1504</v>
+        <v>1512</v>
       </c>
       <c r="F537" t="s">
         <v>46</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1511</v>
+        <v>1519</v>
       </c>
       <c r="H537" t="s">
-        <v>1512</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1513</v>
+        <v>1521</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
         <v>28</v>
       </c>
       <c r="D538" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="E538" t="s">
-        <v>1504</v>
+        <v>1512</v>
       </c>
       <c r="F538" t="s">
         <v>46</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1514</v>
+        <v>1522</v>
       </c>
       <c r="H538" t="s">
-        <v>1515</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1516</v>
+        <v>1524</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
         <v>32</v>
       </c>
       <c r="D539" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="E539" t="s">
-        <v>1504</v>
+        <v>1512</v>
       </c>
       <c r="F539" t="s">
         <v>39</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1517</v>
+        <v>1525</v>
       </c>
       <c r="H539" t="s">
-        <v>1518</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1519</v>
+        <v>1527</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
         <v>35</v>
       </c>
       <c r="D540" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="E540" t="s">
-        <v>1504</v>
+        <v>1512</v>
       </c>
       <c r="F540" t="s">
         <v>46</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1520</v>
+        <v>1528</v>
       </c>
       <c r="H540" t="s">
-        <v>1521</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1522</v>
+        <v>1530</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
         <v>38</v>
       </c>
       <c r="D541" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="E541" t="s">
-        <v>1504</v>
+        <v>1512</v>
       </c>
       <c r="F541" t="s">
         <v>46</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>13</v>
+        <v>1531</v>
       </c>
       <c r="H541" t="s">
-        <v>1523</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1524</v>
+        <v>1533</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
         <v>10</v>
       </c>
       <c r="D542" t="s">
-        <v>1525</v>
+        <v>1534</v>
       </c>
       <c r="E542" t="s">
-        <v>1526</v>
+        <v>1535</v>
       </c>
       <c r="F542" t="s">
-        <v>1288</v>
+        <v>1296</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1527</v>
+        <v>1536</v>
       </c>
       <c r="H542" t="s">
-        <v>1528</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
         <v>21</v>
       </c>
       <c r="D543" t="s">
-        <v>1525</v>
+        <v>1534</v>
       </c>
       <c r="E543" t="s">
-        <v>1526</v>
+        <v>1535</v>
       </c>
       <c r="F543" t="s">
-        <v>1288</v>
+        <v>1296</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>13</v>
+        <v>1539</v>
       </c>
       <c r="H543" t="s">
-        <v>1530</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1531</v>
+        <v>1541</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
         <v>10</v>
       </c>
       <c r="D544" t="s">
-        <v>1532</v>
+        <v>1542</v>
       </c>
       <c r="E544" t="s">
-        <v>1533</v>
+        <v>1543</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1534</v>
+        <v>1544</v>
       </c>
       <c r="H544" t="s">
-        <v>1535</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1536</v>
+        <v>1546</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
         <v>21</v>
       </c>
       <c r="D545" t="s">
-        <v>1532</v>
+        <v>1542</v>
       </c>
       <c r="E545" t="s">
-        <v>1533</v>
+        <v>1543</v>
       </c>
       <c r="F545" t="s">
         <v>1065</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1537</v>
+        <v>1547</v>
       </c>
       <c r="H545" t="s">
-        <v>1538</v>
+        <v>1548</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>