--- v0 (2025-11-27)
+++ v1 (2026-04-04)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Genomar Tiago de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>a reestruturação e revisão do plano de cargos e salários dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Que faça remarcação da sinalização(PARE) nas Ruas e avenidas do Distrito de Fátima do Pontal que foram recapeados e nas demais Ruas e Avenidas que estão apagadas devido o tempo de uso e colocação de placas identificando os nomes das ruas e avenidas.</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Anderson Domingos de  Menezes</t>
   </si>
   <si>
     <t>A aquisição de cadeiras para  banho, muletas e camas hospitalares  para serem emprestadas em regime de comodato para as pessoas carentes do nosso Município acometidas de enfermidade.</t>
   </si>
@@ -825,51 +825,51 @@
   <si>
     <t>no sentido de solicitar ao Senhor Prefeito Municipal a necessidade urgente da construção de redutores de velocidade (quebra-molas) na Avenida Francisco Luiz Ferreira, em pontos estratégicos previamente analisados e definidos com base no fluxo de veículos e na segurança dos pedestres.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>no sentido de solicitar ao Senhor Prefeito Municipal a necessidade urgente de instalação de iluminação pública no trevo de São Sebastião do Pontal.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>MSGV</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6849/mensagem_de_veto_001_24_04022025_143011.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6849/mensagem_de_veto_001_24_04022025_143011.pdf</t>
   </si>
   <si>
     <t>Vetar parcialmente, por inconstitucionalidade, Proposição de Lei 034/24 Que: "Estima a Receita e Fixa a Despesa do Município de Carneirinho, MG, para o exercício financeira de 2025.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>requer ao Plenário que seja dirigida “MOÇÃO DE APLAUSO E RECONHECIMENTO” ao Senhor CASSIANO BARCELOS DAMA – Supervisor de produção agrícola da Usina Carneirinho, um profissional proativo, com habilidade técnica e conhecimento necessário, que se destaca sempre que precisa propor soluções de conflitos e melhoria em sua área de atuação, não medindo esforços para que a população seja bem atendida. _x000D_
 Aprovada esta, que dela se dê conhecimento ao homenageado</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>requer ao Plenário que seja dirigida “MOÇÃO DE APLAUSO E RECONHECIMENTO” a Senhora ESMERALDA FABRÍCIA DE ARAÚJO VIEIRA – Coordenadora da educação especial, em virtude do excelente trabalho realizado junto a educação especial do município de Carneirinho, que muito tem contribuído no processo de aprendizagem dos alunos.</t>
   </si>
   <si>
     <t>6679</t>
@@ -949,429 +949,429 @@
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>requer ao Plenário que seja dirigida “MOÇÃO DE APLAUSO E RECONHECIMENTO” ao Senhor NILTOMAR GALDINO PEREIRA, que desempenha um excelente trabalho realizado junto ao distrito de São Sebastião do Pontal, é professor de artes efetivo no estado desde de 2017. Atuou na assistência de 2011 a 2016, foi assistente pedagógico em 2017 e 2018, coordenador do Crás por cinco meses em 2020, supervisor escolar na Escola Municipal Olegário Francisco de Queiroz de 2021 a 2023, presidente do Conselho da Assistência Social até outubro de 2023.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>requer ao Plenário que seja dirigida “MOÇÃO DE APLAUSO E RECONHECIMENTO” a Senhora LEIDE DAIANE OLIVEIRA QUEIROZ, pelo excelente trabalho que desempenhou como enfermeira e pelo bom atendimento prestado aos nossos munícipes, agindo sempre com moral e responsabilidade.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6593/pdl_01_24_03202024_155146.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6593/pdl_01_24_03202024_155146.pdf</t>
   </si>
   <si>
     <t>Aprovam as Contas da Prefeitura Municipal de Carneirinho, relativas ao Exercício de 2021.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6800/projeto_de_decreto_legislativo_02_24_07012025_151251.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6800/projeto_de_decreto_legislativo_02_24_07012025_151251.pdf</t>
   </si>
   <si>
     <t>Aprovam as Contas da Prefeitura Municipal de Carneirinho, relativas ao Exercício de 2022.</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6588/plc__01_24_02152024_152208.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6588/plc__01_24_02152024_152208.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e anual dos vencimentos dos empregados públicos municipais e dá outras providências</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6709/projeto_de_lei_complementar_cm_02_24_09242024_133807.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6709/projeto_de_lei_complementar_cm_02_24_09242024_133807.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do Vice-Prefeito e dos Secretários do Município de Carneirinho, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6589/pl_01_24_02152024_151829.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6589/pl_01_24_02152024_151829.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos especial por excesso de arrecadação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6613/pl_002_24_02202024_143529.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6613/pl_002_24_02202024_143529.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei 1.723, de 08 de novembro de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6614/pl_003_24_02202024_143739.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6614/pl_003_24_02202024_143739.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito especial por superávit financeiro no orçamento vigente e contém outras providencias.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6615/pl_004_24_02202024_143942.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6615/pl_004_24_02202024_143942.pdf</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6625/projeto_de_lei_05_24_03072024_130533.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6625/projeto_de_lei_05_24_03072024_130533.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigo 4º-A e anexo V, da Lei nº 1.430, de 22 de maio de 2018.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6637/pl_006_24_04032024_130602.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6637/pl_006_24_04032024_130602.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "João Martins Mendes" a Capela Velório, situada no Distrito de Fátima do Pontal, Município de Carneirinho/MG.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6638/pl_007_24_03202024_153657.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6638/pl_007_24_03202024_153657.pdf</t>
   </si>
   <si>
     <t>007/24 - Autoriza a abertura de crédito especial por anulação no orçamento vigente e contém outras providências;</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6639/pl_008_24_03202024_154318.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6639/pl_008_24_03202024_154318.pdf</t>
   </si>
   <si>
     <t>008/24 - Autoriza a abertura de crédito especial por superávit Financeiro no orçamento vigente e contém outras providências;</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6640/pl_009_24_03202024_154643.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6640/pl_009_24_03202024_154643.pdf</t>
   </si>
   <si>
     <t>009/24 - Autoriza a abertura de crédito especial por anulação no orçamento vigente e contém outras providências;</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6641/pl_0010_24_03202024_154843.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6641/pl_0010_24_03202024_154843.pdf</t>
   </si>
   <si>
     <t>010/24 - Autoriza o poder Executivo a firmar parceria e repassar contribuição para o Clube 28 de Abril e dá outras providências.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6649/pl_011_24_04032024_130900.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6649/pl_011_24_04032024_130900.pdf</t>
   </si>
   <si>
     <t>Desafeta, imóvel público que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6658/projeto_de_lei_12_24_04172024_150253.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6658/projeto_de_lei_12_24_04172024_150253.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial por superávit financeiro no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6659/projeto_de_lei_13_24_04172024_150608.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6659/projeto_de_lei_13_24_04172024_150608.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 275, de 19 de fevereiro de 1999.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6667/pl_14_24_06052024_152316.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6667/pl_14_24_06052024_152316.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "Sebastião Quirino de Almeida" a Ponte sobre o Córrego da Formiga, Município de Carneirinho/MG.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6672/projeto_de_lei_015_24_06252024_152914.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6672/projeto_de_lei_015_24_06252024_152914.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº1.817 de 18 de março de 2024.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6694/projeto_de_lei_16_24_08062024_135515.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6694/projeto_de_lei_16_24_08062024_135515.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício de 2.025 e dá outras providências.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6696/projeto_de_lei_018_24_06252024_154316.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6696/projeto_de_lei_018_24_06252024_154316.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial por anulação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6710/pl_19_24_06052024_152117.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6710/pl_19_24_06052024_152117.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do munícipio de Carneirinho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6711/projeto_de_lei_020_24_06252024_154810.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6711/projeto_de_lei_020_24_06252024_154810.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito suplementar por anulação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6712/projeto_de_lei_021_24_06252024_155017.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6712/projeto_de_lei_021_24_06252024_155017.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “Dona Julia Alves de Socorro” a Quadra Municipal de Esportes da Escola Municipal Estrela da Barra, Município de Carneirinho/MG.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6713/projeto_de_lei_022_24_06252024_155312.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6713/projeto_de_lei_022_24_06252024_155312.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “Izoldino Luiz Gonzaga” a Escola Municipal de Estrela da Barra, Município de Carneirinho/MG.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6714/projeto_de_lei_023_24_06252024_155538.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6714/projeto_de_lei_023_24_06252024_155538.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos especial por anulação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6722/projeto_de_25_24_07082024_134826.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6722/projeto_de_25_24_07082024_134826.pdf</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6723/projeto_de_25_24_07082024_135031.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6723/projeto_de_25_24_07082024_135031.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por anulação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6738/projeto_de_lei_26_24_09242024_133303.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6738/projeto_de_lei_26_24_09242024_133303.pdf</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6740/projeto_de_lei_27_24_09242024_133521.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6740/projeto_de_lei_27_24_09242024_133521.pdf</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6759/projeto_de_lei_28_24_10152024_142403.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6759/projeto_de_lei_28_24_10152024_142403.pdf</t>
   </si>
   <si>
     <t>Autoriza pagamento de despesas do exercício anterior e dá outras providências.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6794/pl_029_25__04022025_155623.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6794/pl_029_25__04022025_155623.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Carneirinho, MG, para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6777/projeto_de_lei_030_24_11262024_111027.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6777/projeto_de_lei_030_24_11262024_111027.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por excesso de arrecadação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6795/projeto_de_lei_31_24_07012025_150333.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6795/projeto_de_lei_31_24_07012025_150333.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6796/projeto_de_lei_32_24_07012025_150742.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6796/projeto_de_lei_32_24_07012025_150742.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por excesso de arrecadação no orçamento vigente é contém outras providências.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6802/pl_33_24_04022025_142717.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6802/pl_33_24_04022025_142717.pdf</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6591/pr__01_24__02152024_153732.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6591/pr__01_24__02152024_153732.pdf</t>
   </si>
   <si>
     <t>Concede revisão anual dos Subsídio dos Vereadores da Câmara Municipal de Carneirinho.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>Pedro Emilio Martins Arruda</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6604/pr_02_24_02262024_150907.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6604/pr_02_24_02262024_150907.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "Sala Sirvaldo Socorro de Toledo" à sala 2 no prédio da Câmara Municipal de Carneirinho.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6606/pr_03_24_02262024_151247.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6606/pr_03_24_02262024_151247.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "Sala Aparecido Inácio Gonçalves" à sala 1 no prédio da Câmara Municipal de Carneirinho.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6612/pr_04_24_02272024_143344.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6612/pr_04_24_02272024_143344.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "Dr. Ricardo Vilela Perroni" a Sala de Convivência da Câmara Municipal de Carneirinho.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6721/projeto_de_resolucaoi_05_24_10152024_142725.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6721/projeto_de_resolucaoi_05_24_10152024_142725.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio e dispõe sobre o pagamento de parcelas indenizatórias aos Vereadores da Câmara Municipal de Carneirinho.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6783/projeto_de_resolucao_06_24_11262024_111311.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6783/projeto_de_resolucao_06_24_11262024_111311.pdf</t>
   </si>
   <si>
     <t>Autoriza a entrega do Bem Móvel ao Executivo Municipal e dá baixa no patrimônio da Câmara Municipal de Carneirinho.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Anderson Domingos de  Menezes, Erica de Souza Queiroz, Fábio Samartino, Genomar Tiago de Araújo, Joaquim Madalena Severino de Almeida, Maria Aparecida de Oliveira Queiroz, Pedro Emilio Martins Arruda, Wagner Alves da Silva, Zenon Pereira Assunção</t>
   </si>
   <si>
     <t>Pelo falecimento do senhora Judith de Jesus Martins no dia 22/12/2023 em Uberaba/MG.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>Pelo falecimento da senhora Geraldina Maria de Jesus no dia 10/01/2024 em São Sebastião do Pontal.</t>
   </si>
@@ -1789,93 +1789,93 @@
   <si>
     <t>requerem que seja feito um minuto de silêncio na 19ª. (décima nona) Reunião Ordinária da Câmara Municipal de Carneirinho que será realizada nesta data, pelo falecimento do senhor José Rodrigues Gomes, ocorrido no dia 23/11/2024, em Carneirinho.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto a proposição de lei</t>
   </si>
   <si>
     <t>Vetar parcialmente, por inconstitucionalidade, proposição de Lei nº034/24 QUE:”Estima a Receita e Fixa a Despesa do Município de Carneirinho, MG, para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6616/pl__01_24_cm_02152024_153342.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6616/pl__01_24_cm_02152024_153342.pdf</t>
   </si>
   <si>
     <t>Concede revisão no subsídio do Prefeito, Vice-prefeito e dos secretários Municipais da Prefeitura do Município-estado de Minas Gerais.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6766/projeto_de_lei_cmc_02_24_10152024_143033.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6766/projeto_de_lei_cmc_02_24_10152024_143033.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "Tio Mané" ao Salão de Eventos do Parque de Exposição Izaú Vilela Machado na Sede do Município de Carneirinho/MG.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6850/pl_003_25__04022025_144532.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6850/pl_003_25__04022025_144532.pdf</t>
   </si>
   <si>
     <t>regulamenta a manutenção das atividades políticas-parlamentares e administrativas da Câmara Municipal em virtude de deslocamentos da sede do Município de Carneirinho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>PLCLE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar  Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6590/plc__01_24_cm_02152024_152654.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6590/plc__01_24_cm_02152024_152654.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e anual dos vencimentos dos servidores públicos da Câmara Municipal de Carneirinho.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6720/plc_cmc_02_25_31032025_154052.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6720/plc_cmc_02_25_31032025_154052.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2179,67 +2179,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6849/mensagem_de_veto_001_24_04022025_143011.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6593/pdl_01_24_03202024_155146.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6800/projeto_de_decreto_legislativo_02_24_07012025_151251.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6588/plc__01_24_02152024_152208.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6709/projeto_de_lei_complementar_cm_02_24_09242024_133807.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6589/pl_01_24_02152024_151829.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6613/pl_002_24_02202024_143529.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6614/pl_003_24_02202024_143739.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6615/pl_004_24_02202024_143942.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6625/projeto_de_lei_05_24_03072024_130533.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6637/pl_006_24_04032024_130602.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6638/pl_007_24_03202024_153657.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6639/pl_008_24_03202024_154318.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6640/pl_009_24_03202024_154643.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6641/pl_0010_24_03202024_154843.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6649/pl_011_24_04032024_130900.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6658/projeto_de_lei_12_24_04172024_150253.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6659/projeto_de_lei_13_24_04172024_150608.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6667/pl_14_24_06052024_152316.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6672/projeto_de_lei_015_24_06252024_152914.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6694/projeto_de_lei_16_24_08062024_135515.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6696/projeto_de_lei_018_24_06252024_154316.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6710/pl_19_24_06052024_152117.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6711/projeto_de_lei_020_24_06252024_154810.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6712/projeto_de_lei_021_24_06252024_155017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6713/projeto_de_lei_022_24_06252024_155312.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6714/projeto_de_lei_023_24_06252024_155538.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6722/projeto_de_25_24_07082024_134826.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6723/projeto_de_25_24_07082024_135031.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6738/projeto_de_lei_26_24_09242024_133303.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6740/projeto_de_lei_27_24_09242024_133521.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6759/projeto_de_lei_28_24_10152024_142403.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6794/pl_029_25__04022025_155623.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6777/projeto_de_lei_030_24_11262024_111027.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6795/projeto_de_lei_31_24_07012025_150333.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6796/projeto_de_lei_32_24_07012025_150742.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6802/pl_33_24_04022025_142717.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6591/pr__01_24__02152024_153732.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6604/pr_02_24_02262024_150907.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6606/pr_03_24_02262024_151247.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6612/pr_04_24_02272024_143344.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6721/projeto_de_resolucaoi_05_24_10152024_142725.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6783/projeto_de_resolucao_06_24_11262024_111311.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6616/pl__01_24_cm_02152024_153342.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6766/projeto_de_lei_cmc_02_24_10152024_143033.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6850/pl_003_25__04022025_144532.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6590/plc__01_24_cm_02152024_152654.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6720/plc_cmc_02_25_31032025_154052.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6849/mensagem_de_veto_001_24_04022025_143011.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6593/pdl_01_24_03202024_155146.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6800/projeto_de_decreto_legislativo_02_24_07012025_151251.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6588/plc__01_24_02152024_152208.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6709/projeto_de_lei_complementar_cm_02_24_09242024_133807.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6589/pl_01_24_02152024_151829.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6613/pl_002_24_02202024_143529.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6614/pl_003_24_02202024_143739.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6615/pl_004_24_02202024_143942.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6625/projeto_de_lei_05_24_03072024_130533.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6637/pl_006_24_04032024_130602.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6638/pl_007_24_03202024_153657.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6639/pl_008_24_03202024_154318.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6640/pl_009_24_03202024_154643.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6641/pl_0010_24_03202024_154843.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6649/pl_011_24_04032024_130900.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6658/projeto_de_lei_12_24_04172024_150253.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6659/projeto_de_lei_13_24_04172024_150608.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6667/pl_14_24_06052024_152316.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6672/projeto_de_lei_015_24_06252024_152914.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6694/projeto_de_lei_16_24_08062024_135515.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6696/projeto_de_lei_018_24_06252024_154316.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6710/pl_19_24_06052024_152117.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6711/projeto_de_lei_020_24_06252024_154810.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6712/projeto_de_lei_021_24_06252024_155017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6713/projeto_de_lei_022_24_06252024_155312.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6714/projeto_de_lei_023_24_06252024_155538.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6722/projeto_de_25_24_07082024_134826.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6723/projeto_de_25_24_07082024_135031.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6738/projeto_de_lei_26_24_09242024_133303.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6740/projeto_de_lei_27_24_09242024_133521.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6759/projeto_de_lei_28_24_10152024_142403.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6794/pl_029_25__04022025_155623.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6777/projeto_de_lei_030_24_11262024_111027.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6795/projeto_de_lei_31_24_07012025_150333.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6796/projeto_de_lei_32_24_07012025_150742.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6802/pl_33_24_04022025_142717.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6591/pr__01_24__02152024_153732.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6604/pr_02_24_02262024_150907.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6606/pr_03_24_02262024_151247.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6612/pr_04_24_02272024_143344.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6721/projeto_de_resolucaoi_05_24_10152024_142725.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6783/projeto_de_resolucao_06_24_11262024_111311.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6616/pl__01_24_cm_02152024_153342.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6766/projeto_de_lei_cmc_02_24_10152024_143033.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6850/pl_003_25__04022025_144532.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6590/plc__01_24_cm_02152024_152654.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2024/6720/plc_cmc_02_25_31032025_154052.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="228" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>