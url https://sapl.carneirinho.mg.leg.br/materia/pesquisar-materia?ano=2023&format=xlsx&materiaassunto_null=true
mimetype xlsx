--- v0 (2025-10-05)
+++ v1 (2026-04-01)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Genomar Tiago de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>A aquisição de bebedouros de água de grande capacidade com sistema de refrigeração  através de compressor, para serem instalados nas praças Adélia Soares Vilela no Jardim Primavera e praça Rufina Perpétua de Toledo (matriz).</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Interceda junto ao Departamento de Estradas e Rodagem do Estado de Minas Gerais, viabilizar o recapeamento da  MGT 497 no acesso ao Distrito de São Sebastião do Pontal, fazer o recapeamento da vicinal Realino Alves de Oliveira com acostamento no  Distrito de São Sebastião do Pontal.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Anderson Domingos de  Menezes</t>
   </si>
   <si>
     <t>A reforma geral do Ambulatório Vicente Severino Socorro.</t>
   </si>
@@ -1758,729 +1758,729 @@
   <si>
     <t>OFEXP</t>
   </si>
   <si>
     <t>Ofício Expedido</t>
   </si>
   <si>
     <t>Fábio Samartino</t>
   </si>
   <si>
     <t>solicitamos a Vossa Excelência que viabilize parceria com a Usina Carneirinho para realizar o levantamento da Estrada vicinal que liga os Distritos de São Sebastião do Pontal a Fátima do Pontal.</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6232/plc_01_23_20230309_164302.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6232/plc_01_23_20230309_164302.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e anual dos vencimentos dos empregados públicos municipais e  dá outras providências.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6269/plc_02_23_20230503_140954.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6269/plc_02_23_20230503_140954.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e anual dos vencimentos dos Conselheiros Tutelares e dá outras providências.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6323/plc_03_23_20230503_141332.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6323/plc_03_23_20230503_141332.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Recuperação Fiscal - REFIS MUNICIPAL.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6335/plc_04_23_20230621_162718.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6335/plc_04_23_20230621_162718.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o, acréscimo de vagas a cargos de provimento efetivo e dá outras providências.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6393/plc_05_23_20230621_163443.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6393/plc_05_23_20230621_163443.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a empregar, no âmbito da Regularização Fundiária Social de Interesse Social (REURB-S) o instituto jurídico da doação e dá outras providências.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6443/plc_06_23_20230823_144403.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6443/plc_06_23_20230823_144403.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre acréscimo de vagas a cargos de provimento efetivo e dá outras providências.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6513/plc_08_23_01092024_153413.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6513/plc_08_23_01092024_153413.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreira e Remuneração dos Servidores do Município de Carneirinho.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6514/plc_09_23_01092024_160019.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6514/plc_09_23_01092024_160019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreira e Remuneração dos servidores da Educação do Município de Carneirinho.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6543/plc_10_23_01082024_135710.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6543/plc_10_23_01082024_135710.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a Transformar o Cargo de Auxiliar de Enfermagem em Técnico em enfermagem e dá outras providências.</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6546/plc_11_23_01082024_141514.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6546/plc_11_23_01082024_141514.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção da vaga de fisioterapeuta do anexo VI, Cargos de Programas Federais - Provimento por meio de contratação, tabela I - Cargos da gestação da saúde criado pela lei Complementar nº 101/2023 e acresce vaga ao cargo de Fisioterapeuta I e dá outras providências.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6202/pl_01_23_20230216_160514.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6202/pl_01_23_20230216_160514.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito especial por superavit financeiro no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6203/pl_02_23_20230216_161019.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6203/pl_02_23_20230216_161019.pdf</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6215/pl__04_23_20230309_163013.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6215/pl__04_23_20230309_163013.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito especial por anulação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6216/pl_cm__05_23_20230309_155404.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6216/pl_cm__05_23_20230309_155404.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito suplementar por superávit financeiro no orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6217/pl__06_23_20230309_162731.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6217/pl__06_23_20230309_162731.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito suplementar por superávit financeiro no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6238/pl_07_23_20230502_152614.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6238/pl_07_23_20230502_152614.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Pedro José Rosa “Pedro Paçoca” a Rua São Sebastião, situada no Distrito de Fátima do Pontal, Município de Carneirinho/MG.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6260/pl_08_23_20230324_141703.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6260/pl_08_23_20230324_141703.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar parceria e repassar contribuição para o Clube 28 de abril e dá outras providencias.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6265/pl_09_23_20230324_141916.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6265/pl_09_23_20230324_141916.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por anulação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6266/pl_10_23_20230324_142155.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6266/pl_10_23_20230324_142155.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por superávit financeiro no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6267/pl_11_23_20230324_142403.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6267/pl_11_23_20230324_142403.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial por superávit financeiro no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6268/pl_12_23_20230324_142613.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6268/pl_12_23_20230324_142613.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para pagamento de serviços executados pela empresa BT CONSTRUÇÕES LTDA e dá outras providências</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6307/pl_013_23_20230502_152911.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6307/pl_013_23_20230502_152911.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir material elétrico e disponibilizar mão de obra/serviços terceiro pessoa jurídica para manutenção da Escola Estadual Professor Antônio da Silva de São Sebastião do Pontal, Município de Carneirinho e dá outras providências.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6308/pl_014_23_20230503_134911.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6308/pl_014_23_20230503_134911.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar parceria e repassar contribuição para abrigo ao idoso “Sol Nascente” e dá outras providências.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6309/pl_015_23_20230503_135253.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6309/pl_015_23_20230503_135253.pdf</t>
   </si>
   <si>
     <t>Autoriza pagamento de despesas do exercício anterior e dá outras providências.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6310/pl_016_23_20230503_135629.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6310/pl_016_23_20230503_135629.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito suplementar por superávit financeiro no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6311/pl_017_23_20230503_135858.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6311/pl_017_23_20230503_135858.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito especial por superavit financeiro no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6320/pl_018_23_20230503_140149.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6320/pl_018_23_20230503_140149.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6321/pl_019_23_20230503_140533.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6321/pl_019_23_20230503_140533.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do vendedor ambulante não estabelecido em Carneirinho, vender qualquer tipo de produto ou mercadoria nas localidades ou vias públicas, fora dos lugares específicos e autorizados pelo poder público.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6336/pl_20_23_20230814_135807.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6336/pl_20_23_20230814_135807.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício de 2.024 e dá outras providências.</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6339/pl_21_23_20230621_153244.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6339/pl_21_23_20230621_153244.pdf</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6340/pl_22_23_20230530_145507.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6340/pl_22_23_20230530_145507.pdf</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6341/pl_23_23_20230621_153630.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6341/pl_23_23_20230621_153630.pdf</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6342/pl_24_23_20230530_160117.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6342/pl_24_23_20230530_160117.pdf</t>
   </si>
   <si>
     <t>Fixa o perímetro urbano do Distrito de Estrela da Barra.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6345/pl_25_23_20230621_154006.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6345/pl_25_23_20230621_154006.pdf</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6346/pl_26_23_20230621_154236.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6346/pl_26_23_20230621_154236.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito suplementar por anulação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6348/pl_27_23_20230621_154639.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6348/pl_27_23_20230621_154639.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito suplementar por excesso de arrecadação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6349/pl_28_23_20230621_155043.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6349/pl_28_23_20230621_155043.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de credito adicional suplementar e da outras providências.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6350/pl_29_23_20230621_155539.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6350/pl_29_23_20230621_155539.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por superávit financeiro no orçamento vigente e contém outras providencias.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6366/pl_31_23_20230621_160441.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6366/pl_31_23_20230621_160441.pdf</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6371/pl_33_23_20230621_161359.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6371/pl_33_23_20230621_161359.pdf</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6372/pl_34_23_20230621_161710.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6372/pl_34_23_20230621_161710.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito especial por superavit financeiro no orçamento vigente e contém outras providencias.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6378/pl_35_23_ldo_20230628_154753.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6378/pl_35_23_ldo_20230628_154753.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de credito suplementar por superávit financeiro no orçamento vigente e contém outras providência.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6379/pl_36_23_ldo_20230628_155154.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6379/pl_36_23_ldo_20230628_155154.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de credito especial por anulação  no orçamento vigente e contém outras providência.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6399/pl_37_23_20230726_142420.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6399/pl_37_23_20230726_142420.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, em nome do Município de Carneirinho, a adquirir a título oneroso o bem imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6400/pl_38_23_20230726_142744.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6400/pl_38_23_20230726_142744.pdf</t>
   </si>
   <si>
     <t>Altera e Acrescenta artigos da Lei Municipal n.1.638 de 21 de junho de 2021, que dispõe sobre a criação de Zona Urbana Específica/ Isolada em imóvel situado neste Município e dá outras providências.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6401/pl_39_23_20230726_143121.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6401/pl_39_23_20230726_143121.pdf</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6412/pl_40_23_20230814_140534.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6412/pl_40_23_20230814_140534.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos especial por anulação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6422/pl_41_23_20230814_141021.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6422/pl_41_23_20230814_141021.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Gestão Integrada de Resíduos Sólidos do Município de Carneirinho, Estado de Minas Gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6423/pl_42_23_20230814_141505.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6423/pl_42_23_20230814_141505.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial por anulação no orçamento vigentes contém outras providências.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6424/pl_43_23_20230814_142159.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6424/pl_43_23_20230814_142159.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por superávit financeiro no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6434/pl_44_23_20230823_142422.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6434/pl_44_23_20230823_142422.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar parceira e repassar contribuição para Associação Jacaré do Asfalto Motoclube  e dá outras providências.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6455/pl_45_23_20230911_150427.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6455/pl_45_23_20230911_150427.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial por excesso de arrecadação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6456/pl_46_23_20230911_150843.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6456/pl_46_23_20230911_150843.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar por anulação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6470/pl_47_23_02072024_163010.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6470/pl_47_23_02072024_163010.pdf</t>
   </si>
   <si>
     <t>Estima a receita e Fixa a Despesa do Município de Carneirinho, MG, para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6486/pl_48_23_20231024_151523.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6486/pl_48_23_20231024_151523.pdf</t>
   </si>
   <si>
     <t>Institui a Lei “Micaela Teixeira Gardim” que dispõe sobre a obrigatoriedade da realização de treinamentos em primeiros socorros a todos os funcionários, professores, monitores e alunos, de creches e escolas, da rede pública, do Município de Carneirinho e dá outras providências.</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6487/pl_49_23_20231024_151822.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6487/pl_49_23_20231024_151822.pdf</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6512/pl_50_23_01092024_141023.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6512/pl_50_23_01092024_141023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção das comunidades tradicionais no Município de Carneirinho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6515/pl_51_23_01092024_141403.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6515/pl_51_23_01092024_141403.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei Municipal nº1.714/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6516/pl_52_23_01092024_141704.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6516/pl_52_23_01092024_141704.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 859, de 08 de novembro de 2005, que "autoriza a doação de imóveis às pessoas carentes deste Município para construção de suas moradias.</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6534/pl_53_23_01092024_142355.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6534/pl_53_23_01092024_142355.pdf</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6535/pl_54_23_01092024_142630.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6535/pl_54_23_01092024_142630.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por excesso de arrecadação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6538/pl_55_23_01082024_141955.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6538/pl_55_23_01082024_141955.pdf</t>
   </si>
   <si>
     <t>Referenda e ratifica o Termo de Adesão e compromisso celebrado entre o Ministério da Saúde e o Município de Carneirinho referente ao Programa "Mais Médicos para o Brasil - PMMB" e autoriza o Poder Executivo a conceder auxílios financeiros aos médicos participantes deste projeto.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6539/pl_56_23_01082024_142704.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6539/pl_56_23_01082024_142704.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Turismo e o Sistema Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6540/pl_57_23_01082024_143108.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6540/pl_57_23_01082024_143108.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Turismo - COMTUR e o Fundo Municipal de Turismo - FUMTUR de Carneirinho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6541/pl_58_23_01082024_144133.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6541/pl_58_23_01082024_144133.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política de Manejo Ético Populacional Animal e dá outras providências.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6542/pl_59_23_02072024_155604.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6542/pl_59_23_02072024_155604.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Pública de Assistência Social do Município de Carneirinho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6547/pl_60_23_01082024_152354.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6547/pl_60_23_01082024_152354.pdf</t>
   </si>
   <si>
     <t>'Regulamenta o Programa Municipal denominado "Remédio em Casa"  e dá outras providências.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6548/pl_61_23_01082024_153456.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6548/pl_61_23_01082024_153456.pdf</t>
   </si>
   <si>
     <t>Cria o Serviço Transporte Coletivo Municipal Gratuito e dá outras providências.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6562/pl_62_23_01082024_151509.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6562/pl_62_23_01082024_151509.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Programa Municipal de Doação de Uniformes e Materiais Escolares na rede pública municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6563/pl_63_23_01082024_151814.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6563/pl_63_23_01082024_151814.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Programa Municipal de Fornecimento de Refeições aos Pacientes do SUS da rede municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6567/pl_64_23_01082024_153955.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6567/pl_64_23_01082024_153955.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por excesso na arrecadação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6568/pl_65_23_01092024_143723.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6568/pl_65_23_01092024_143723.pdf</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6577/pl_66_23_01082024_154419.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6577/pl_66_23_01082024_154419.pdf</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6578/pl_67_23_01082024_154825.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6578/pl_67_23_01082024_154825.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial por excesso de arrecadação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6579/pl_68_23_01082024_155141.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6579/pl_68_23_01082024_155141.pdf</t>
   </si>
   <si>
     <t>Altera a Redação da 1.730/20222 e dá outras providências.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6580/pl_69_23_01092024_142859.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6580/pl_69_23_01092024_142859.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial por excesso de arrecadação ao orçamento do Município de Carneirinho para o exercício financeiro de 2023 e atualiza a Lei Municipal nº 1.673 de 2021 que dispõe sobre o Plano Plurianual para o período 2022 a 2025, com fundamento no artigo 43, da Lei 4.320/1964 e dá outras providências.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6441/pr_01_23_20230823_143832.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6441/pr_01_23_20230823_143832.pdf</t>
   </si>
   <si>
     <t>Concede revisão anual do Subsídio dos Vereadores da Câmara Municipal de carneirinho.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6581/pelom_01_23_02072024_154832.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6581/pelom_01_23_02072024_154832.pdf</t>
   </si>
   <si>
     <t>Inclui art. 162-A na Lei Orgânica do Município de Carneirinho, que dispõe sobre a emenda parlamentar impositivas ao orçamento do município.</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Anderson Domingos de  Menezes, Erica de Souza Queiroz, Fábio Samartino, Genomar Tiago de Araújo, Joaquim Madalena Severino de Almeida, Maria Aparecida de Oliveira Queiroz, Pedro Emilio Martins Arruda, Wagner Alves da Silva, Zenon Pereira Assunção</t>
   </si>
   <si>
     <t>Natan Montanari Faria de Lima faleceu dia 06/01/2023 nas proximidades de Alexandrita.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>Pelo falecimento da senhora Silvia Helena Rodrigues Modesto da Silva no dia 12/01/2023 em Uberlândia/MG</t>
   </si>
@@ -3006,111 +3006,111 @@
   <si>
     <t>Pelo falecimento do senhor Oracino Florêncio Rocha no dia 16/11/2023 em Jales/SP</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>Pelo Falecimento do senhor Claudinei Pereira Dultra no dia 19/11/2023 em Carneirinho/MG.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>Pelo falecimento do senhor Cesar Alves Vitoria no dia 13/12/2023 em Iturama/MG.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6237/pl_cm__01_23_20230309_144230.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6237/pl_cm__01_23_20230309_144230.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de evento na Lei nº 1.500/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6235/pl_cm__02_23_20230309_143253.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6235/pl_cm__02_23_20230309_143253.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para implantar a política de incentivo aos munícipes que possuírem espaços arbóreos e afins em suas residências, e dá outras providências.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6236/pl_cm__03_23_20230309_164004.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6236/pl_cm__03_23_20230309_164004.pdf</t>
   </si>
   <si>
     <t>Concede revisão no subsídio do Prefeito, Vice-prefeito e dos Secretários Municipais da Prefeitura do Município de Carneirinho-Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6408/pl_cm_04_23_20230814_134931.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6408/pl_cm_04_23_20230814_134931.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre feriado Municipal no dia 20 de novembro, dia nacional da consciência, e institui a semana municipal da Consciência negra.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>PLCLE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar  Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6233/plc_cm_01_23_20230309_164612.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6233/plc_cm_01_23_20230309_164612.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual das remunerações dos servidores da Câmara Municipal de Carneirinho</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6364/plc_cmc_2_23_20230621_162024.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6364/plc_cmc_2_23_20230621_162024.pdf</t>
   </si>
   <si>
     <t>Altera os vencimentos dos cargos de Assessor II e III no Anexo III – Cargos em Comissão.</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6582/plc_03_23_01182024_143335.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6582/plc_03_23_01182024_143335.pdf</t>
   </si>
   <si>
     <t>Cria cargo de Assessor IV, Assessor V, acresce vaga de Assessor III no Anexo III - Cargos em Comissão e modifica remuneração do cargo de Assessor Parlamentar, constante no referido anexo e dá outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3417,67 +3417,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6232/plc_01_23_20230309_164302.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6269/plc_02_23_20230503_140954.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6323/plc_03_23_20230503_141332.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6335/plc_04_23_20230621_162718.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6393/plc_05_23_20230621_163443.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6443/plc_06_23_20230823_144403.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6513/plc_08_23_01092024_153413.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6514/plc_09_23_01092024_160019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6543/plc_10_23_01082024_135710.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6546/plc_11_23_01082024_141514.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6202/pl_01_23_20230216_160514.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6203/pl_02_23_20230216_161019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6215/pl__04_23_20230309_163013.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6216/pl_cm__05_23_20230309_155404.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6217/pl__06_23_20230309_162731.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6238/pl_07_23_20230502_152614.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6260/pl_08_23_20230324_141703.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6265/pl_09_23_20230324_141916.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6266/pl_10_23_20230324_142155.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6267/pl_11_23_20230324_142403.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6268/pl_12_23_20230324_142613.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6307/pl_013_23_20230502_152911.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6308/pl_014_23_20230503_134911.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6309/pl_015_23_20230503_135253.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6310/pl_016_23_20230503_135629.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6311/pl_017_23_20230503_135858.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6320/pl_018_23_20230503_140149.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6321/pl_019_23_20230503_140533.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6336/pl_20_23_20230814_135807.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6339/pl_21_23_20230621_153244.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6340/pl_22_23_20230530_145507.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6341/pl_23_23_20230621_153630.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6342/pl_24_23_20230530_160117.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6345/pl_25_23_20230621_154006.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6346/pl_26_23_20230621_154236.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6348/pl_27_23_20230621_154639.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6349/pl_28_23_20230621_155043.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6350/pl_29_23_20230621_155539.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6366/pl_31_23_20230621_160441.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6371/pl_33_23_20230621_161359.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6372/pl_34_23_20230621_161710.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6378/pl_35_23_ldo_20230628_154753.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6379/pl_36_23_ldo_20230628_155154.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6399/pl_37_23_20230726_142420.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6400/pl_38_23_20230726_142744.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6401/pl_39_23_20230726_143121.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6412/pl_40_23_20230814_140534.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6422/pl_41_23_20230814_141021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6423/pl_42_23_20230814_141505.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6424/pl_43_23_20230814_142159.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6434/pl_44_23_20230823_142422.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6455/pl_45_23_20230911_150427.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6456/pl_46_23_20230911_150843.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6470/pl_47_23_02072024_163010.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6486/pl_48_23_20231024_151523.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6487/pl_49_23_20231024_151822.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6512/pl_50_23_01092024_141023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6515/pl_51_23_01092024_141403.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6516/pl_52_23_01092024_141704.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6534/pl_53_23_01092024_142355.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6535/pl_54_23_01092024_142630.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6538/pl_55_23_01082024_141955.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6539/pl_56_23_01082024_142704.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6540/pl_57_23_01082024_143108.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6541/pl_58_23_01082024_144133.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6542/pl_59_23_02072024_155604.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6547/pl_60_23_01082024_152354.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6548/pl_61_23_01082024_153456.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6562/pl_62_23_01082024_151509.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6563/pl_63_23_01082024_151814.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6567/pl_64_23_01082024_153955.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6568/pl_65_23_01092024_143723.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6577/pl_66_23_01082024_154419.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6578/pl_67_23_01082024_154825.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6579/pl_68_23_01082024_155141.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6580/pl_69_23_01092024_142859.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6441/pr_01_23_20230823_143832.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6581/pelom_01_23_02072024_154832.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6237/pl_cm__01_23_20230309_144230.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6235/pl_cm__02_23_20230309_143253.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6236/pl_cm__03_23_20230309_164004.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6408/pl_cm_04_23_20230814_134931.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6233/plc_cm_01_23_20230309_164612.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6364/plc_cmc_2_23_20230621_162024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6582/plc_03_23_01182024_143335.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6232/plc_01_23_20230309_164302.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6269/plc_02_23_20230503_140954.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6323/plc_03_23_20230503_141332.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6335/plc_04_23_20230621_162718.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6393/plc_05_23_20230621_163443.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6443/plc_06_23_20230823_144403.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6513/plc_08_23_01092024_153413.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6514/plc_09_23_01092024_160019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6543/plc_10_23_01082024_135710.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6546/plc_11_23_01082024_141514.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6202/pl_01_23_20230216_160514.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6203/pl_02_23_20230216_161019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6215/pl__04_23_20230309_163013.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6216/pl_cm__05_23_20230309_155404.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6217/pl__06_23_20230309_162731.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6238/pl_07_23_20230502_152614.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6260/pl_08_23_20230324_141703.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6265/pl_09_23_20230324_141916.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6266/pl_10_23_20230324_142155.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6267/pl_11_23_20230324_142403.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6268/pl_12_23_20230324_142613.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6307/pl_013_23_20230502_152911.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6308/pl_014_23_20230503_134911.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6309/pl_015_23_20230503_135253.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6310/pl_016_23_20230503_135629.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6311/pl_017_23_20230503_135858.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6320/pl_018_23_20230503_140149.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6321/pl_019_23_20230503_140533.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6336/pl_20_23_20230814_135807.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6339/pl_21_23_20230621_153244.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6340/pl_22_23_20230530_145507.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6341/pl_23_23_20230621_153630.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6342/pl_24_23_20230530_160117.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6345/pl_25_23_20230621_154006.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6346/pl_26_23_20230621_154236.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6348/pl_27_23_20230621_154639.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6349/pl_28_23_20230621_155043.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6350/pl_29_23_20230621_155539.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6366/pl_31_23_20230621_160441.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6371/pl_33_23_20230621_161359.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6372/pl_34_23_20230621_161710.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6378/pl_35_23_ldo_20230628_154753.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6379/pl_36_23_ldo_20230628_155154.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6399/pl_37_23_20230726_142420.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6400/pl_38_23_20230726_142744.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6401/pl_39_23_20230726_143121.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6412/pl_40_23_20230814_140534.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6422/pl_41_23_20230814_141021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6423/pl_42_23_20230814_141505.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6424/pl_43_23_20230814_142159.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6434/pl_44_23_20230823_142422.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6455/pl_45_23_20230911_150427.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6456/pl_46_23_20230911_150843.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6470/pl_47_23_02072024_163010.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6486/pl_48_23_20231024_151523.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6487/pl_49_23_20231024_151822.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6512/pl_50_23_01092024_141023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6515/pl_51_23_01092024_141403.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6516/pl_52_23_01092024_141704.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6534/pl_53_23_01092024_142355.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6535/pl_54_23_01092024_142630.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6538/pl_55_23_01082024_141955.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6539/pl_56_23_01082024_142704.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6540/pl_57_23_01082024_143108.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6541/pl_58_23_01082024_144133.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6542/pl_59_23_02072024_155604.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6547/pl_60_23_01082024_152354.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6548/pl_61_23_01082024_153456.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6562/pl_62_23_01082024_151509.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6563/pl_63_23_01082024_151814.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6567/pl_64_23_01082024_153955.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6568/pl_65_23_01092024_143723.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6577/pl_66_23_01082024_154419.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6578/pl_67_23_01082024_154825.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6579/pl_68_23_01082024_155141.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6580/pl_69_23_01092024_142859.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6441/pr_01_23_20230823_143832.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6581/pelom_01_23_02072024_154832.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6237/pl_cm__01_23_20230309_144230.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6235/pl_cm__02_23_20230309_143253.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6236/pl_cm__03_23_20230309_164004.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6408/pl_cm_04_23_20230814_134931.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6233/plc_cm_01_23_20230309_164612.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6364/plc_cmc_2_23_20230621_162024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2023/6582/plc_03_23_01182024_143335.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H368"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="228" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>