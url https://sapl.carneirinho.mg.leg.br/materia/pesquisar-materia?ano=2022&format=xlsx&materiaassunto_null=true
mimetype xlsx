--- v0 (2025-10-05)
+++ v1 (2026-04-01)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Genomar Tiago de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>no sentido de solicitar ao prefeito municipal de Carneirinho que determine à Secretaria Municipal de Cultura para que organize  o encontro das pessoas cristã no município de Carneirinho-MG.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>no sentido de solicitar o senhor Prefeito Municipal de que interceda junto ao setor competente para a instalação de Casa Lotérica na Sede do Distrito de São Sebastião do Pontal.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Wagner Alves da Silva</t>
   </si>
   <si>
     <t>no sentido de solicitar ao Senhor Prefeito Municipal a aquisição de geladeira, cadeiras  e a  instalação de 04 (quatro) ares-condicionados no prédio da delegacia da Polícia Civil deste município.</t>
   </si>
@@ -1473,474 +1473,474 @@
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>moção de Aplauso e reconhecimento a senhora Orcalina Soares Campos</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
     <t>Moção de Aplauso e reconhecimento a Dr. Ana Flávia de Oliveira Lima</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6038/pdl_01_22_20220823_135454.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6038/pdl_01_22_20220823_135454.pdf</t>
   </si>
   <si>
     <t>Aprovam as Contas da Prefeitura Municipal de Carneirinho, relativos ao Exercício de 2020.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6157/pdl_02_22_20230109_170407.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6157/pdl_02_22_20230109_170407.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Carneirinho-MG, ao Senhor Márcio Luiz Lopes</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5930/projeto_lei_complementar_001_22_000388.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5930/projeto_lei_complementar_001_22_000388.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar o objeto, os termos e condições do contrato de concessão de uso firmado com a empresa que menciona.</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5954/plc_002_22_000392.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5954/plc_002_22_000392.pdf</t>
   </si>
   <si>
     <t>Concede reajuste do piso salarial dos Profissionais do Magistério Público do Município de Carneirinho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6062/plc_03_22_20220823_144141.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6062/plc_03_22_20220823_144141.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Recuperação Fiscal – REFIS MUNICIPAL</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6074/plc_04_22_20220823_142919.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6074/plc_04_22_20220823_142919.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do novo piso salarial de Agente Comunitário da Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional nº120/2022, e dá outras providencias.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6153/plc_05_22_20230111_131042.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6153/plc_05_22_20230111_131042.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento em comissão, acréscimo de vagas de cargos de provimento em comissão e acrescenta vagas a cargos de provimento efetivo e dá outras providências.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5888/pl_001__22_000353.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5888/pl_001__22_000353.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre autorização para abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5889/pl_002__22_000354.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5889/pl_002__22_000354.pdf</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5890/pl_003__22_000355.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5890/pl_003__22_000355.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre autorização para abertura de crédito adicional suplementar no orçamento do exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5891/pl_004__22_000356.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5891/pl_004__22_000356.pdf</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5892/pl_005__22_000357.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5892/pl_005__22_000357.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre autorização para abertura de crédito adicional suplementar no orçamento do exercício financeiro de 2.022 e dá outras providências.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5928/projeto_de_lei_006_22_000396.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5928/projeto_de_lei_006_22_000396.pdf</t>
   </si>
   <si>
     <t>Delimita o Perímetro Urbano, da Sede do Município de Carneirinho.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5929/projeto_lei_007_22_000389.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5929/projeto_lei_007_22_000389.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento do exercício financeiro de 2.022 e dá outras providências.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5973/projeto_de_lei_008_22_000397.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5973/projeto_de_lei_008_22_000397.pdf</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5974/projeto_de_lei_009_22_000398.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5974/projeto_de_lei_009_22_000398.pdf</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5996/pl_10_22__20220628_152008.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5996/pl_10_22__20220628_152008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício de 2.023 e dá outras providências.</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5994/pl_012_22_20220525_151011.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5994/pl_012_22_20220525_151011.pdf</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5995/pl_013_22_20220525_151215.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5995/pl_013_22_20220525_151215.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamentodo exercício financeiro de 2.022 e dá outras providências.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6018/pl_16_22__20220624_151746.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6018/pl_16_22__20220624_151746.pdf</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6019/pl_17_22__20220624_152107.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6019/pl_17_22__20220624_152107.pdf</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6025/pl_18_22__20220624_152521.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6025/pl_18_22__20220624_152521.pdf</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6026/pl_19_22__20220624_152741.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6026/pl_19_22__20220624_152741.pdf</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6039/pl_20_22__20220624_153015.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6039/pl_20_22__20220624_153015.pdf</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6040/pl_21_22__20220628_154043.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6040/pl_21_22__20220628_154043.pdf</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6041/pl_22_22__20220913_145457.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6041/pl_22_22__20220913_145457.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carneirinho a celebrar Termo Associativo com a Associação do Circuito Turístico Rota do Triângulo - IGR Rota do Triângulo, e dá outras providências.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6045/pl_23_22__20220628_154428.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6045/pl_23_22__20220628_154428.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carneirinho a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6057/pl_24_22_20220823_144435.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6057/pl_24_22_20220823_144435.pdf</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6058/pl_25_22_20220823_140415.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6058/pl_25_22_20220823_140415.pdf</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6059/pl_26_22_20220823_144658.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6059/pl_26_22_20220823_144658.pdf</t>
   </si>
   <si>
     <t>Muda a destinação dos lotes nºs 10 e 11, da quadra nº 68; situados no Bairro Jardim Primavera, nesta cidade, pertencentes ao Município.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6060/pl_27_22_20220823_140657.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6060/pl_27_22_20220823_140657.pdf</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6061/pl_28_22_20220823_142114.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6061/pl_28_22_20220823_142114.pdf</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6096/pl_29_22__20220913_145828.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6096/pl_29_22__20220913_145828.pdf</t>
   </si>
   <si>
     <t>Acrescenta inciso à Lei Municipal nº1.651, de 03 de setembro de 2021, para dispor sobre o Programa Municipal de Incentivos à Industrialização, Comercialização e Serviços no Município de Carneirinho, e dá outras providências.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6100/pl_30_22__20220913_150104.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6100/pl_30_22__20220913_150104.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir e ceder através de Permissão o direito de uso, de uma caixa d´água tipo tubular e dá outras providências.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6101/pl_31_22__20220913_153112.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6101/pl_31_22__20220913_153112.pdf</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6103/pl_32_22_20230216_145956.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6103/pl_32_22_20230216_145956.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Carneirinho,  MG, para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6107/pl_33_22__20220927_143752.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6107/pl_33_22__20220927_143752.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6108/pl_34_22__20220927_144200.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6108/pl_34_22__20220927_144200.pdf</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6112/pl_35_22_20221006_145900.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6112/pl_35_22_20221006_145900.pdf</t>
   </si>
   <si>
     <t>“Autoriza alienação de bem imóvel do Município de Carneirinho-MG, adiante identificado, e dá outras providências”.</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6141/pl_36_22__20230105_154911.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6141/pl_36_22__20230105_154911.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar manutenção mecânica em maquinário da Associação de Produtores Rurais da Volta Grande e dá outras providências.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6145/pl_37_22_20230109_163606.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6145/pl_37_22_20230109_163606.pdf</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6146/pl_38_22_20230109_165152.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6146/pl_38_22_20230109_165152.pdf</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6147/pl_39_22_20230109_165548.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6147/pl_39_22_20230109_165548.pdf</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6152/pl_40_22_20230109_170002.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6152/pl_40_22_20230109_170002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa Municipal de Organizações Sociais, para fomentar estas a absorção de atividades e serviços de interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6196/pl_41_22_20230216_155514.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6196/pl_41_22_20230216_155514.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de circo itinerante no Município de Carneirinho e dá outras providências.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6197/pl_42_22_20230216_154928.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6197/pl_42_22_20230216_154928.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional suplementar no orçamento do exercício financeiro de 2.022 e dá outras providências.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6198/pl_43_22_20230216_155258.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6198/pl_43_22_20230216_155258.pdf</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6199/pl_44_22_20230216_154521.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6199/pl_44_22_20230216_154521.pdf</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6200/pl_45_22_20230216_155903.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6200/pl_45_22_20230216_155903.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal nº 1.704, de 21 de junho de 2022 – LDO 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6201/pl_46_22_20230216_153316.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6201/pl_46_22_20230216_153316.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal nº 1.673, de 28 de dezembro de 2021 – PPAG 2022/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ART. 8º, § 3º DO ART. 18, AO CAPUT E AO §2º DO ART. 23, CAPUT DO ART. 24,  CAPUT DOS ART.  25, 114, 119, 127, 128, 130, §1º DO ART. 130, §5º DO ART. 182, §6º E INCISO DO ART. 192, §4º DO ART. 251, CAPUT DO ART. 253 E CAPUT DO ART. 277, ACRESCE PARÁGRAFO ÚNICO AO ART. 24, ACRESCE ALÍNEA AO INCISO I DO ARTIGO 30,  ACRESCE OS ARTIGOS 283-B E 285-A, REVOGA OS INCISOS VI DO ART. 16,  III, VI E VII DO ARTIGO 27  DA RESOLUÇÃO Nº 10, DE 18 DE MAIO  DE 1994.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6142/p_r__cm_02_22_20230113_142245.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6142/p_r__cm_02_22_20230113_142245.pdf</t>
   </si>
   <si>
     <t>Autoriza a entregado Bem Móvel ao Executivo Municipal e dá baixa patrimônio da Câmara Municipal de Carneirinho.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6183/pr_03_22_20230110_162050.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6183/pr_03_22_20230110_162050.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “Mozart Soares Vilela”, a Galeria dos Prefeitos e Vice-prefeitos do Município de Carneirinho.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>requer a Vossa Excelência, solicitar ao Prefeito Municipal  cópia da folha de pagamento dos servidores lotados na Secretaria Municipal de Saúde no cargo de agente de combate a  endemias.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>Anderson Domingos de  Menezes, Erica de Souza Queiroz, Fábio Samartino, Genomar Tiago de Araújo, Joaquim Madalena Severino de Almeida, Maria Aparecida de Oliveira Queiroz, Pedro Emilio Martins Arruda, Wagner Alves da Silva, Zenon Pereira Assunção</t>
   </si>
   <si>
     <t>Pelo Falecimento do senhor Gésio Carlos Ribeiro dia 29/12/21 em Carneirinho/MG.</t>
   </si>
@@ -2523,120 +2523,120 @@
   <si>
     <t>Pelo falecimento da senhora Maria Helena Vieira de Souza no dia 10/12/22 em Iturama/MG.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
     <t>Pelo falecimento da senhora Sonilda Maria da Silva no dia 04/12/22 em Carneirinho/MG.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>Pelo falecimento da senhora Vera Lúcia Jesus Maia no dia 17/12/2022 em Uberaba/MG.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto a proposição de lei</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5887/razoes_do_veto_parcial_000360.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5887/razoes_do_veto_parcial_000360.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao inciso VII do Art.4º da Proposição de Lei nº 070, oposto à Proposição de Lei nº 070, de 23 de dezembro de 2021, que "Estima a Receita e Fixa a Despesa do Município de Carneirinho/MG, para o exercício financeiro de 2022" .</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5893/pl_cm_01_22_000342.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5893/pl_cm_01_22_000342.pdf</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento, Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5922/projeto_de_lei_02_22_completo_000386.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5922/projeto_de_lei_02_22_completo_000386.pdf</t>
   </si>
   <si>
     <t>Acresce vaga de Assessor Jurídico no Anexo III - Cargos em Comissão.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5990/pl_cm_03_22_20220525_150216.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5990/pl_cm_03_22_20220525_150216.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de evento na Lei nº1500/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6024/pl_04_22_cm_20220624_150932.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6024/pl_04_22_cm_20220624_150932.pdf</t>
   </si>
   <si>
     <t>Acresce vaga de jardineiro no Anexo I - Cargos de provimento efetivo.</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6086/pl_cm_05_22_20220823_145039.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6086/pl_cm_05_22_20220823_145039.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE INCENTIVO AO ESPORTE E LAZER E SOBRE A CONCESSÃO DE AUXÍLIO FINANCEIRO A ATLETAS E EQUIPES QUE REPRESENTEM O MUNICÍPIO EM COMPETIÇÕES ESPORTIVAS, NA FORMA QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6143/pl_06_cm__22_20230216_160146.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6143/pl_06_cm__22_20230216_160146.pdf</t>
   </si>
   <si>
     <t>Obriga a  Transmissão, ao vivo e via internet, das licitações do Poder Executivo.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6204/p_l_cm_07_22_20230113_142007.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6204/p_l_cm_07_22_20230113_142007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento do exercício financeiro de 2.022 e dá outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2943,67 +2943,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6038/pdl_01_22_20220823_135454.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6157/pdl_02_22_20230109_170407.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5930/projeto_lei_complementar_001_22_000388.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5954/plc_002_22_000392.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6062/plc_03_22_20220823_144141.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6074/plc_04_22_20220823_142919.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6153/plc_05_22_20230111_131042.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5888/pl_001__22_000353.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5889/pl_002__22_000354.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5890/pl_003__22_000355.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5891/pl_004__22_000356.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5892/pl_005__22_000357.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5928/projeto_de_lei_006_22_000396.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5929/projeto_lei_007_22_000389.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5973/projeto_de_lei_008_22_000397.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5974/projeto_de_lei_009_22_000398.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5996/pl_10_22__20220628_152008.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5994/pl_012_22_20220525_151011.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5995/pl_013_22_20220525_151215.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6018/pl_16_22__20220624_151746.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6019/pl_17_22__20220624_152107.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6025/pl_18_22__20220624_152521.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6026/pl_19_22__20220624_152741.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6039/pl_20_22__20220624_153015.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6040/pl_21_22__20220628_154043.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6041/pl_22_22__20220913_145457.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6045/pl_23_22__20220628_154428.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6057/pl_24_22_20220823_144435.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6058/pl_25_22_20220823_140415.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6059/pl_26_22_20220823_144658.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6060/pl_27_22_20220823_140657.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6061/pl_28_22_20220823_142114.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6096/pl_29_22__20220913_145828.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6100/pl_30_22__20220913_150104.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6101/pl_31_22__20220913_153112.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6103/pl_32_22_20230216_145956.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6107/pl_33_22__20220927_143752.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6108/pl_34_22__20220927_144200.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6112/pl_35_22_20221006_145900.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6141/pl_36_22__20230105_154911.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6145/pl_37_22_20230109_163606.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6146/pl_38_22_20230109_165152.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6147/pl_39_22_20230109_165548.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6152/pl_40_22_20230109_170002.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6196/pl_41_22_20230216_155514.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6197/pl_42_22_20230216_154928.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6198/pl_43_22_20230216_155258.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6199/pl_44_22_20230216_154521.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6200/pl_45_22_20230216_155903.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6201/pl_46_22_20230216_153316.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6142/p_r__cm_02_22_20230113_142245.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6183/pr_03_22_20230110_162050.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5887/razoes_do_veto_parcial_000360.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5893/pl_cm_01_22_000342.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5922/projeto_de_lei_02_22_completo_000386.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5990/pl_cm_03_22_20220525_150216.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6024/pl_04_22_cm_20220624_150932.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6086/pl_cm_05_22_20220823_145039.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6143/pl_06_cm__22_20230216_160146.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6204/p_l_cm_07_22_20230113_142007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6038/pdl_01_22_20220823_135454.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6157/pdl_02_22_20230109_170407.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5930/projeto_lei_complementar_001_22_000388.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5954/plc_002_22_000392.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6062/plc_03_22_20220823_144141.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6074/plc_04_22_20220823_142919.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6153/plc_05_22_20230111_131042.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5888/pl_001__22_000353.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5889/pl_002__22_000354.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5890/pl_003__22_000355.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5891/pl_004__22_000356.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5892/pl_005__22_000357.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5928/projeto_de_lei_006_22_000396.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5929/projeto_lei_007_22_000389.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5973/projeto_de_lei_008_22_000397.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5974/projeto_de_lei_009_22_000398.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5996/pl_10_22__20220628_152008.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5994/pl_012_22_20220525_151011.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5995/pl_013_22_20220525_151215.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6018/pl_16_22__20220624_151746.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6019/pl_17_22__20220624_152107.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6025/pl_18_22__20220624_152521.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6026/pl_19_22__20220624_152741.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6039/pl_20_22__20220624_153015.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6040/pl_21_22__20220628_154043.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6041/pl_22_22__20220913_145457.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6045/pl_23_22__20220628_154428.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6057/pl_24_22_20220823_144435.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6058/pl_25_22_20220823_140415.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6059/pl_26_22_20220823_144658.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6060/pl_27_22_20220823_140657.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6061/pl_28_22_20220823_142114.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6096/pl_29_22__20220913_145828.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6100/pl_30_22__20220913_150104.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6101/pl_31_22__20220913_153112.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6103/pl_32_22_20230216_145956.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6107/pl_33_22__20220927_143752.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6108/pl_34_22__20220927_144200.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6112/pl_35_22_20221006_145900.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6141/pl_36_22__20230105_154911.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6145/pl_37_22_20230109_163606.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6146/pl_38_22_20230109_165152.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6147/pl_39_22_20230109_165548.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6152/pl_40_22_20230109_170002.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6196/pl_41_22_20230216_155514.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6197/pl_42_22_20230216_154928.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6198/pl_43_22_20230216_155258.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6199/pl_44_22_20230216_154521.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6200/pl_45_22_20230216_155903.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6201/pl_46_22_20230216_153316.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6142/p_r__cm_02_22_20230113_142245.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6183/pr_03_22_20230110_162050.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5887/razoes_do_veto_parcial_000360.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5893/pl_cm_01_22_000342.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5922/projeto_de_lei_02_22_completo_000386.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/5990/pl_cm_03_22_20220525_150216.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6024/pl_04_22_cm_20220624_150932.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6086/pl_cm_05_22_20220823_145039.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6143/pl_06_cm__22_20230216_160146.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2022/6204/p_l_cm_07_22_20230113_142007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H317"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="228" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>