--- v0 (2025-10-05)
+++ v1 (2026-04-01)
@@ -54,3064 +54,3064 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/5167/ato_da_mesa_07__1810032020.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/5167/ato_da_mesa_07__1810032020.pdf</t>
   </si>
   <si>
     <t>Nomeia o Senhor Renato Ribeiro de Souza para exercer o cargo, de provimento em comissão, de Controlador Interno.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gerson Ferrari</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4433/4433_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4433/4433_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NO PROLONGAMENTO DA RUA MATO GROSSO, EM FRENTE A CHÁCARA DO SR. DAMIÃO ATÉ A ESTAÇÃO DE TRATAMENTO DE ESGOTO DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4434/4434_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4434/4434_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM MINI-CAMPO E UMA QUADRA DE AREIA NO ESPAÇO DO ESTÁDIO MUNICIPAL DE CARNEIRINHO MG.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4435/4435_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4435/4435_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM PARQUE INFANTIL NA PRAÇA RUFINA PERPÉTUA DE TOLEDO(PRAÇA DA MATRIZ).</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4453/4453_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4453/4453_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DOS BANHEIROS, OBSERVANDO A LEGISLAÇÃO DE ADAPTAÇÃO PARA DEFICIENTES FÍSICOS, NAS PRAÇAS PRAÇA RUFINA PERPÉTUA DE TOLEDO E ANTÔNIA RODRIGUES DE SOUZA, NO BAIRRO JARDIM BELA VISTA, AMBAS NA SEDE DO MUNICÍPIO DE CARNEIRINHO MG.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4454/4454_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4454/4454_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE PROFISSIONAIS ESPECIALIZADOS PARA MINISTRAR CURSOS DE APERFEIÇOAMENTOS PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4455/4455_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4455/4455_texto_integral.xml</t>
   </si>
   <si>
     <t>REPASSE DE SUBVENÇÃO PARA A ASSOCIAÇÃO DAS ARTESÃS DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>Sirvaldo Socorro de Toledo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4456/4456_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4456/4456_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE ESTALEIRO PARA COLETA DO LIXO RURAL OU A DISPONIBILIDADE DE CAÇAMBA EM PONTOS ESTRATÉGICOS NO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4461/4461_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4461/4461_texto_integral.xml</t>
   </si>
   <si>
     <t>A AGILIDADE NA CONCLUSÃO DO PROCESSO LICITATÓRIO PARA A CONSTRUÇÃO DE SARJETÕES NAS RUAS E AVENIDAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4465/4465_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4465/4465_texto_integral.xml</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTAS DE MATERIAIS DE CONSTRUÇÃO PARA AS PESSOAS QUE FORAM CONTEMPLADAS COM TERRENOS PELA</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4472/4472_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4472/4472_texto_integral.xml</t>
   </si>
   <si>
     <t>DÊ CONTINUIDADE AOS TRABALHOS DE QUEBRAR DE BARRANCOS E CASCALHAMENTO DA ESTRADA MUNICIPAL QUE LIGA A SEDE DO MUNICIPIO À DIVISA COM MUNICÍPIO DE ITURAMA, CÓRREGO DO RIBEIRÃO DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Júlio Cesar Felício</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4474/4474_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4474/4474_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NAS RUAS SÃO JOÃO, SÃO PAULO, MINAS GERAIS E NA MATO GROSSO TODAS NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4475/4475_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4475/4475_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> O PATROLAMENTO DAS ESTRADAS QUE LIGA SÃO SEBASTIÃO DO PONTAL A FÁTIMA DO PONTAL E DE FÁTIMA DO PONTAL A ESTRELA DA BARRA E DE ESTRELA DA BARRA A CARNEIRINHO MG._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4476/4476_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4476/4476_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE 180 METROS DE REDE DE ÁGUA NA VILA GRACILÂNDIA, MUNICÍPIO DE CARNEIRINHO-MG.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4477/4477_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4477/4477_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DO PRÉDIO ONDE FUNCIONA A CRECHE EMÍLIA OLIVEIRA DE QUEIROZ NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL, BEM COMO, A AQUISIÇÃO DE AR CONDICIONADO PARA TODAS AS SALAS E SUBSTITUIÇÃO DOS VENTILARES QUE ENCONTRAM-SE DANIFICADOS.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4478/4478_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4478/4478_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA PROVIDENCIADO PARCERIA VIA PREFEITURA MUNICIPAL, USINA E ESTADO NO SENTIDO DE PROVIDENCIAREM A ABERTURA DE NOVA ESTRADA VICINAL PARA O TRÁFEGO DOS CAMINHÕES QUE TRANSPORTAM CANA-DE-AÇUCAR PARA A USINA CARNEIRINHO.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4479/4479_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4479/4479_texto_integral.xml</t>
   </si>
   <si>
     <t>A REFORMA DO POSTO DE SAÚDE VILA GRACILÂNDIA, MUNICÍPIO DE CARNEIRINHO-MG.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4486/4486_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4486/4486_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR AO SENHOR PREFEITO MUNICIPAL DE CARNEIRINHO A CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA NO PROLONGAMENTO DA AV.JACI LIMA DE PAULA SENTIDO A CHÁCARA DOS CANDINHO.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4481/4481_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4481/4481_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> A IMPLANTAÇÃO DE UM CENTRO DE ZOONOSES COM CANIL NA SEDE DO MUNICÍPIO DE CARNEIRINHO-MG.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4482/4482_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4482/4482_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRAÇÃO DE VIGIAS PARA PRESTAR SERVIÇOS NAS PRAÇAS RUFINA PERPÉTUA DE TOLEDO(PRAÇA DA MATRIZ), PRAÇA ADÉLIA SOARES VILELA(PRAÇA BAIRRO JARDIM PRIMAVERA), PRAÇA ANTÔNIA RODRIGUES RODRIGUES DE SOUZA(JARDIM BELA VISTA).</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Genomar Tiago de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4483/4483_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4483/4483_texto_integral.xml</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE FESTA DO PEÃO DE BOIADEIRO NA SEDE DO MUNICÍPIO DE CARNEIRINHO E NOS DISTRITOS.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4484/4484_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4484/4484_texto_integral.xml</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE CAMINHÃO PIPA PARA AGUAR O ANEL VIÁRIO NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4489/4489_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4489/4489_texto_integral.xml</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA NOVA EQUIPE DE SAÚDE DA FAMÍLIA - ESF NA SEDE DO MUNICÍPIO DE CARNEIRINHO, BEM COMO, A CONSTRUÇÃO DE PRÉDIO PARA A NOVA SEDE, EM OUTRA REGIÃO DA SEDE DO MUNICÍPIO PARA MELHOR ATENDER A POPULAÇÃO.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4490/4490_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4490/4490_texto_integral.xml</t>
   </si>
   <si>
     <t>A REFORMA E AMPLIAÇÃO DA QUADRA DA ESCOLA MUNICIPAL SANTA MADALENA NO DISTRITO DE FÁTIMA DO PONTAL.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4491/4491_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4491/4491_texto_integral.xml</t>
   </si>
   <si>
     <t>INTERCEDA JUNTO A CEMIG PARA COLOCAÇÃO DE MAIS POSTES DE ENERGIA ELÉTRICA NAS RUAS E AVENIDAS, BEM COMO, A MELHORIA NA ILUMINAÇÃO URBANA DA SEDE DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4492/4492_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4492/4492_texto_integral.xml</t>
   </si>
   <si>
     <t>FAÇA UMA PARCERIA COM A ADEFIC PARA A CONSTRUÇÃO DA SEDE ASSOCIAÇÃO DOS DEFICIENTES FÍSICOS DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Ernesto Carneiro Leão Neves Vilela</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4493/4493_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4493/4493_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE CASA LAR NA SEDE DO MUNICÍPIO DE CARNEIRINHO, DESTINADO A ABRIGAR IDOSOS SEM VINCULO FAMILIAR._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4494/4494_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4494/4494_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">AQUISIÇÃO E INSTALAÇÃO DE PARQUE INFANTIL NA PRAÇA ADÉLIA SOARES VILELA NO JARDIM PRIMAVERA NA SEDE DO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4495/4495_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4495/4495_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DA ÁREA DE LAZER OSVALDO PAULA ASSUNÇÃO E DA QUADRA FRANCISCO GUIZZO, NO JARDIM PRIMAVERA, NA SEDE DO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4488/4488_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4488/4488_texto_integral.xml</t>
   </si>
   <si>
     <t>A RECONSTRUÇÃO DE UMA PONTE NO CÓRREGO DA FORMIGA,NA DIVISA DOS DISTRITOS DE SÃO SEBASTIÃO DO PONTAL E ESTRELA DA BARRA, DANDO ACESSO AS PROPRIEDADES DOS SENHORES LUIZ SANÇÃO SIMONATO, JOÃO CARLOS SILVA, SILVIO APARECIDO SOCORRO TOLEDO E SELMA SOCORRO TOLEDO</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4500/4500_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4500/4500_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> A REFORMA DO PRÉDIO ONDE FUNCIONADA O CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL (CASA DA FAMÍLIA) ETTORI LONGO, NA SEDE DO MUNICÍPIO DE CARNEIRINHO E TAMBÉM A CONSTRUÇÃO DE PRAÇAS E MURO PARA A DEVIDA PROTEÇÃO DO PATRIMONIO PÚBLICO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4501/4501_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4501/4501_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE LIXEIRAS NAS PRAÇAS ADÉLIA SORES VILELA, ANTÔNIA RODRIGUES DE SOUZA, RUFINA PERPÉTUA DE TOLEDO E JOÃO SOARES DE ASSUNÇÃO NA SEDE DO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4502/4502_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4502/4502_texto_integral.xml</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM LETREIRO NO TREVO DE CARNEIRINHO COM A IDENTIFICAÇÃO DA CIDADE "CARNEIRINHO".</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4503/4503_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4503/4503_texto_integral.xml</t>
   </si>
   <si>
     <t>REMANEJAMENTO OU A CONTRATAÇÃO DE AUXILIARES DE SERVIÇOS URBANOS PARA FAZER A LIMPEZA DAS RUAS E AVENIDAS DE TODA A SEDE DO MUNICÍPIO, POIS ATUALMENTE ESTE SERVIÇO ESTA SENDO PRESTADO APENAS NO CENTRO E EM ALGUNS BAIRROS.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4504/4504_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4504/4504_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE ZELADOR PARA CUIDAR DO ESTÁDIO, PRAÇA E ESCOLA NO DISTRITO DE FÁTIMA DO PONTAL.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4505/4505_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4505/4505_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">A AQUISIÇÃO DE TERRENO PARA QUE NOVO CEMITÉRIO SEJA INSTALADO E TAMBÉM PARA A CONSTRUÇÃO DE CAPELAS DE VELÓRIO NA SEDE DO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Raul Vieira Gonzaga</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4506/4506_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4506/4506_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NAS RUAS NO INTERIOR DO BALNEÁRIO GILOMÉ MACHADO DE QUEIROZ</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4507/4507_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4507/4507_texto_integral.xml</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DOS APARELHOS DE AR CONDICIONADO EXISTENTES ( MODELO ANTIGO) NA ESCOLA MUNICIPAL OLEGÁRIO FRANCISCO DE QUEIROZ POR OUTROS DE MODELO ATUAIS QUE AJUDAM NA ECONOMIA DE ENERGIA.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4510/4510_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4510/4510_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> A REFORMA DA SINALIZAÇÃO HORIZONTAL DA ESTRADA VICINAL REALINO ALVES DE OLIVEIRA COLOCANDO MARCADORES REFLETIVOS (TACHA OU SONORIZADO), BEM COMO, DAS RUAS E AVENIDAS DA SEDE DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL. SOLICITAMOS AINDA QUE SEJA COLOCADO PLACAS DE IDENTIFICAÇÃO AO LONGO DA ESTRADA VICINAL E TAMBÉM DAS RUAS, AVENIDAS COM AS REFERIDAS DENOMINAÇÕES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Gerson Ferrari, Sirvaldo Socorro de Toledo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4512/4512_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4512/4512_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> A CRIAÇÃO DE PONTO DE TÁXI NO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4513/4513_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4513/4513_texto_integral.xml</t>
   </si>
   <si>
     <t>DESIGNA UM FUNCIONÁRIO PARA FISCALIZAR OS CARROS DA SECRETÁRIA MUNICIPAL DE SAÚDE, PRINCIPALMENTE QUE TRANSPORTAM PACIENTES PARA SÃO JOSÉ DO RIO PRETO E BARRETOS, OS QUAIS SAEM NO OUTRO DIA DE MADRUGADA.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4514/4514_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4514/4514_texto_integral.xml</t>
   </si>
   <si>
     <t>SEJA INSTALADO PLACAS DE IDENTIFICAÇÃO NAS RUAS E AVENIDAS DA SEDE DO MUNICÍPIO, CONTENDO OS NOMES ATUAIS E O ANTIGO DAS MESMAS, VISANDO FACILITAR A LOCALIZAÇÃO DOS ENDEREÇOS PELAS PESSOAS.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4518/4518_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4518/4518_texto_integral.xml</t>
   </si>
   <si>
     <t>ENCAMINHE A ESTÁ CASA DE LEIS, PROJETO DE LEI CONCEDENDO AUMENTO SALARIAL DE 12% AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4519/4519_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4519/4519_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE COLOQUE PLACAS DE IDENTIFICAÇÃO PARA CICLISTAS NA VICINAL REALINO ALVES DE OLIVEIRA QUE LIGA A MGT 497 ATÉ O DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4520/4520_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4520/4520_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO E INSTALAÇÃO DE TERMINAL RODOVIÁRIO NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4521/4521_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4521/4521_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> REFORMA DOS BANHEIROS, DOS BANCOS E MELHORIA NA ILUMINAÇÃO DA PRAÇA ANTÔNIA RODRIGUES DE SOUZA NO B</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4522/4522_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4522/4522_texto_integral.xml</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DO MÓVEIS DA SALA DO CONSELHO TUTELAR DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4523/4523_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4523/4523_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DO PRÉDIO ONDE FUNCIONA O DESTACAMENTO DA POLICIA MILITAR DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4524/4524_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4524/4524_texto_integral.xml</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA VAN COM CAPACIDADE DE PELO MENOS 18 PESSSOAS PARA TRANSPORTAR OS PACIENTES DO DISTRITO SÃO SEBASTIÃO DO PONTAL</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4525/4525_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4525/4525_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMO DA INDICAÇÃO 54/2017 QUE SOLICITA A CONTRATAÇÃO DE UMA EMPRESA PARA DAR MANUTENÇÃO</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4526/4526_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4526/4526_texto_integral.xml</t>
   </si>
   <si>
     <t>A REGULARIZAÇÃO DOS LOTEAMENTOS DA SEDE E DOS DISTRITO DO MUNICÍPIO DE CARNEIRINHO, JUNTO AO CARTÓRIO DE REGISTRO DE IMÓVEIS, E TAMBÉM A DOAÇÃO DAS ESCRITURAS DOS TERRENOS DOS BAIRRO SÃO JOSÉ, SAGRADO CORAÇÃO DE JESUS E SANTA INÊS NO REFERIDO DISTRITO, BEM COMO, A CONSTRUÇÃO DE INFRAESTRUTURA NOS BAIRROS, TAIS COMO, REDE DE ÁGUA E ENERGIA, MEIO FIO, GUIAS DE SARJETAS E PAVIMENTAÇÃO ASFÁLTICA. SOLICITAMOS AINDA A DOAÇÃO DE LOTES NO BAIRRO SANTA INÊS DE PROPRIEDADE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4527/indicacao_51_1819022020.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4527/indicacao_51_1819022020.pdf</t>
   </si>
   <si>
     <t>AGILIDADE NA CONTRATAÇÃO DE PROFISSIONAIS PARA COMPOR AS EQUIPES DE ESTRATÉGIA SAÚDE DA FAMÍLIA (ESF) DA SEDE E DOS DISTRITOS O MAIS RÁPIDO POSSÍVEL.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4528/4528_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4528/4528_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> A AQUISIÇÃO DE UNIFORMES PARA OS AGENTES SANITÁRIOS QUE ATUAM NO COMBATE AO MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4529/4529_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4529/4529_texto_integral.xml</t>
   </si>
   <si>
     <t>DISPONIBILIDADE DO CAMINHÃO PIPA PARA FAZER UMA LAVAGEM RÁPIDA NOS CAMINHÕES BOIADEIRO DAS PESSOAS QUE RESIDE EM NOSSO MUNICÍPIO, POIS NÃO EXISTE UM LAVADOR QUE EXECUTA ESTE SERVIÇO.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4530/4530_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4530/4530_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE ÁREA DE LAZER, JUNTAMENTE COM UM CENTRO DE EVENTOS NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4538/4538_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4538/4538_texto_integral.xml</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE UMA CAMIONETE PARA O SETOR DE VIGILÂNCIA ENDEMIOLÓGICA DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4539/4539_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4539/4539_texto_integral.xml</t>
   </si>
   <si>
     <t>FAÇA A DERRUBADA DAS ÁRVORES DE EUCALIPTO EXISTENTE NO ESTÁDIO JUVENAL JOSÉ DE QUEIROZ.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4540/4540_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4540/4540_texto_integral.xml</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE UMA MOTOFOG PARA O COMBATE DO MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Wagner Alves da Silva</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4553/4553_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4553/4553_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO N.24/2017 QUE SOLICITOU AO SENHOR PREFEITO MUNICIPAL DE CARNEIRINHO O RECAPEAMENTO E/OU OPERAÇÃO TAPA-BURACO EM TODAS A RUAS E AVENIDAS DO DISTRITO DE SÃO SEBASTIÃO PONTAL-MG.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4554/4554_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4554/4554_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO N.23/2017 QUE SOLICITOU AO SENHOR PREFEITO MUNICIPAL DE CARNEIRINHO A AQUISIÇÃO DE MARMITA PARA OS PACIENTES QUE FAZ HEMODIÁLISE NA CIDADE DE PARANAIBA-MS, TENDO EM VISTA SER A MAIORIA PESSOAS CARENTES. SOLICITAMOS AINDA A AQUISIÇÃO DE VEICULO MAIS CONFORTÁVEL E COM AR CONDICIONADO PARA FAZER O TRANSPORTE DESSES PACIENTES.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4555/4555_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4555/4555_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> REITERAR OS TERMOS DA INDICAÇÃO N.73/2017 QUE SOLICITOU AO SENHOR PREFEITO MUNICIPAL DE CARNEIRINHO A CONTRATAÇÃO DE PROFISSIONAL DA ÁREA DE EDUCAÇÃO FÍSICA, PARA TREINAR A EQUIPE DE ATLETAS ADULTO E VETERANO NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4556/4556_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4556/4556_texto_integral.xml</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE HORTA COMUNITÁRIA EM PARCERIA COM A EMATER E A POLÍCIA MILITAR NO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4557/4557_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4557/4557_texto_integral.xml</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE ÁREA AO REDOR DA CIDADE PARA CONSTRUÇÃO DE BOSQUE COM ACADEMIA AO AR LIVRE E PISTA DE CAMINHADA.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4558/4558_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4558/4558_texto_integral.xml</t>
   </si>
   <si>
     <t>SEJA PROVIDENCIADO UMA OPERAÇÃO TAPAR BURACOS NOS SEGUINTES LOCAIS, TRAVESSIA CORREDOR X COM O CORREDOR Y E COM A RUA ANTÔNIO ANTUNES DOS SANTOS.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4559/4559_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4559/4559_texto_integral.xml</t>
   </si>
   <si>
     <t>O PATROLAMENTO DA ESTRADA QUE LIGA SÃO SEBASTIÃO DO PONTAL (CÓRREGO DA ÁGUA LIMPA) ATÉ A PROPRIEDADE DO SENHOR JOAQUIM TIAGO.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4577/4577_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4577/4577_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE DOIS FUNCIONÁRIOS PARA EXERCER ATIVIDADES DE COMBATE AOS CARAMUJOS, ESCORPIÕES E RATOS NO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4578/4578_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4578/4578_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRATAÇÃO OU REMANEJAR UM FUNCIONÁRIO PARA EXERCER ATIVIDADES DE COMBATE AOS CARAMUJOS, ESCORPIÕES E RATOS NO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4579/4579_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4579/4579_texto_integral.xml</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PARA PROVIDENCIAR UM LOCAL FECHADO E COBERTO PARA GUARDAR OS PNEUS INSERVÍVEIS QUE SÃO RECOLHIDOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4580/4580_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4580/4580_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONTRATAÇÃO DO PROFESSOR HÉRCULES ANTONIO PEREIRA JUNIOR COMO TREINADOR PARA OS DESPORTISTA DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4581/indicacao_70_1819022020.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4581/indicacao_70_1819022020.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE TINTA PARA A PINTURA DA ESCOLA ESTADUAL PROFESSOR ANTÔNIO DA SILVA, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4595/4595_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4595/4595_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA COBERTURA DAS ARQUIBANCADAS DO ESTÁDIO JUVENAL JOSÉ DE QUEIROZ, NA SEDE DO MUNICÍPIO DE CARNEIRINHO-MG.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4596/4596_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4596/4596_texto_integral.xml</t>
   </si>
   <si>
     <t>PRIORIZE NO CALENDÁRIO DE EVENTOS DESTE ANO A REALIZAÇÃO DO MOTOCROSS.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4597/4597_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4597/4597_texto_integral.xml</t>
   </si>
   <si>
     <t>A DISPONIBILIZAÇÃO DE ÔNIBUS, UMA VEZ POR MÊS, PARA TRANSPORTAR OS APOSENTADOS E DEMAIS PESSOAS RESIDENTE NA VILA APARECIDA DE PARANAÍBA(VILA BARBOSA) E COMUNIDADE SÃO JOÃO BATISTA(RUIVINHA) PARA RECEBEREM A APOSENTADORIA, FAZER CONSULTAS MÉDICAS, PAGAR BOLETOS BANCÁRIOS OU AINDA FAZEREM COMPRAS NA SEDE DO MUNICÍPIO DE CARNEIRINHO MG.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4599/indicacao_74_1819022020.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4599/indicacao_74_1819022020.pdf</t>
   </si>
   <si>
     <t>PARCEIRA COM O ESTADO DE MINAS GERAIS PARA REFORMAR DA ESCOLA ESTADUAL BOM SUCESSO, ATRAVÉS DE DOAÇÃO DE MATERIAIS DE CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4606/4606_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4606/4606_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRAÇÃO DE UMA EQUIPE PARA FAZER A DECORAÇÃO NATALINA NA PRAÇA RUFINA PERPÉTUA DE TOLEDO E NA RUA OTÁVIO FRANCISCO VILELA E DEPARTAMENTOS NA SEDE DO MUNICÍPIO DE CARNEIRINHO MG.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4607/4607_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4607/4607_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA QUADRA DE AREIA PARA PRÁTICA DE VÔLEI.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4608/4608_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4608/4608_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EQUIPE PARA REALIZAR A CASTRAÇÃO DE CÃES E GATOS ABANDONADOS NA SEDE, NOS DISTRITOS E VILAS.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4609/4609_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4609/4609_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DOS BANHEIROS DO PARQUE DE EXPOSIÇÃO IZAÚ VILELA MACHADO, BEM COMO, A COLOCAÇÃO DE ESPELHOS NOS BANHEIROS FEMININOS.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4610/4610_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4610/4610_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> DETERMINE AO SETOR COMPETENTE PARA PROVIDENCIAR A SINALIZAÇÃO INFORMANDO AS PESSOAS QUE TRATA-SE DE ÁREA ESCOLAR, TANTO SINALIZAÇÃO VERTICAL COMO HORIZONTAL, PARA QUE OS MOTORISTA TENHAM VISÃO AMPLA E CONSEQUENTEMENTE TOME MAIS CUIDADO.SOLICITO AINDA QUE SEJA CONSTRUÍDOS REDUTORES DE VELOCIDADE NOS QUARTEIROS DAS ESCOLAS COM FAIXAS DE PEDESTRES.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4611/4611_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4611/4611_texto_integral.xml</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE CALHAS NA LATERAL DIREITA DO GINÁSIO POLIESPORTIVO FRANCISCO GUIZO, A QUAL FICA DE FRENTE COM A PRAÇA ADÉLIA SOARES VILELA.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4615/4615_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4615/4615_texto_integral.xml</t>
   </si>
   <si>
     <t>VIABILIZAR RECURSOS OU PARCERIA PARA PAVIMENTAÇÃO ASFÁLTICA DE MAIS OU MENOS TRÊS QUILÔMETROS DA ESTRADA MUNICIPAL QUE LIGA A SEDE DO MUNICÍPIO AO DISTRITO DE ESTRELA DA BARRA, FINDANDO ESTA NO CÓRREGO DA PROPRIEDADE DO SENHOR OLEGÁRIO LIMA.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4616/4616_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4616/4616_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">FAÇA A ADEQUAÇÃO DAS GALERIAS E SARJETÕES NA RUA OTAVIO FRANCISCO VILELA NO CRUZAMENTO COM A AVENIDA JERÔNIMO MARTINS PEREIRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4617/4617_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4617/4617_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRE AS ARVORES SECAS NO CRUZAMENTO DA RUA SANTA CATARINA COM A AVENIDA DELCINO LEANDRO BARBOSA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Joaquim Madalena Severino de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4626/4626_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4626/4626_texto_integral.xml</t>
   </si>
   <si>
     <t>PROVIDENCIE VERBAS PARA REALIZAÇÃO DO RÉVEILLON/2018 NO BALNEÁRIO GILOMÉ MACHADO DE QUEIROZ NO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4627/4627_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4627/4627_texto_integral.xml</t>
   </si>
   <si>
     <t>CARNEIRINHO SOLICITE AO SETOR COMPETENTE QUE FAÇA A MANUTENÇÃO, LEVANTAMENTO E CASCALHAMENTO DA ESTRADA, NO INTERVALO ENTRE A USINA CORURIPE ATÉ A SEDE DO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4628/4628_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4628/4628_texto_integral.xml</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE REFRIGERADOR PARA SER LOTADO NA SEDE DO VELÓRIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4629/4629_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4629/4629_texto_integral.xml</t>
   </si>
   <si>
     <t>FAÇA A REFORMA DOS BANHEIROS E A CONSTRUÇÃO DE VESTIÁRIOS DO ESTÁDIO JUVENAL JOSÉ DE QUEIROZ NA SEDE DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4630/4630_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4630/4630_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> A CONSTRUÇÃO DE PONTE COM ATERRO NO CÓRREGO CERRADÃO NA ESTRADA QUE LIGA SÃO SEBASTIÃO DO PONTAL AO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4631/4631_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4631/4631_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">PATROLAMENTO DA ESTRADA QUE LIGA O DISTRITO DE SÃO SEBASTIÃO DO PONTAL AO DISTRITO DE FÁTIMA DO PONTAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4632/4632_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4632/4632_texto_integral.xml</t>
   </si>
   <si>
     <t>A MANUTENÇÃO NA REDE ELÉTRICA DA PRAINHA NO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4633/4633_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4633/4633_texto_integral.xml</t>
   </si>
   <si>
     <t>PROMOVA CAMPEONATO DE PESCA AMADORA ESPORTIVA NO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4634/4634_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4634/4634_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE CALÇADA DENTRO DO CEMITÉRIO DO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4641/4641_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4641/4641_texto_integral.xml</t>
   </si>
   <si>
     <t>A AQUISIÇÃO E INSTALAÇÃO DE UM CLIMATIZADOR NO VELÓRIO DO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4642/4642_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4642/4642_texto_integral.xml</t>
   </si>
   <si>
     <t>DISPONIBILIZE SERVIDORES E EQUIPAMENTO PARA O MUTIRÃO QUE SERÁ REALIZADO NO MÊS DE NOVEMBRO, PROMOVIDO PELO DEPARTAMENTO DE COMBATE A ENDEMIAS VISANDO REALIZAR A LIMPEZA DOS QUINTAIS, TERRENOS BALDIOS E RUAS NO MUNICÍPIO DE CARNEIRINHO-MG.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4643/4643_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4643/4643_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE COBERTURA NA PRAÇA MARIA MALVINA DE JESUS(PRAÇA DA MATRIZ) NO DISTRITO DE ESTRELA DA BARRA PARA OS IDOSOS JOGAREM BARALHO, POIS EXISTEM MESAS E BANCOS QUE SÃO UTILIZADO NA PRÁTICA DESTE ENTRETENIMENTO.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4644/4644_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4644/4644_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE MOTORISTA PARA TRABALHAR NO CARRO LOTADO NA UBS DO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4645/4645_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4645/4645_texto_integral.xml</t>
   </si>
   <si>
     <t>A VISTORIA NA PONTE SOB O CÓRREGO BEBEDOURO NA RODOVIA REALINO ALVES DE OLIVEIRA, VIA DE ACESSO AO DISTRITO DE SÃO SEBASTIÃO DO PONTAL À BR-497.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4646/4646_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4646/4646_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE USINA DE RECICLAGEM E A COLETA SELETIVA DE LIXO NO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4647/4647_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4647/4647_texto_integral.xml</t>
   </si>
   <si>
     <t>O RECAPEAMENTO E/OU OPERAÇÃO TAPA-BURACO EM TODAS A RUAS E AVENIDAS DO DISTRITO DE SÃO SEBASTIÃO PONTAL-MG</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4648/indicacao_100_1819022020.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4648/indicacao_100_1819022020.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE COBERTURA NA PRAÇA LAUDELINA ANTÔNIA DOS SANTOS(PRAÇA DA MATRIZ) NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL PARA OS IDOSOS JOGAREM BARALHO, POIS EXISTEM MESAS E BANCOS QUE SÃO UTILIZADO NA PRÁTICA DESTE ENTRETENIMENTO.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4657/indicacao_101_1819022020.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4657/indicacao_101_1819022020.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO E INSTALAÇÃO DE UM CLIMATIZADOR NO VELÓRIO DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4658/4658_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4658/4658_texto_integral.xml</t>
   </si>
   <si>
     <t>CEDA O PRÉDIO ONDE FUNCIONAVA A TECELAGEM PARA GUARDAR OS PNEUS DESCARTADOS E OUTROS OBJETOS QUE ACUMULAM ÁGUA.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4659/4659_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4659/4659_texto_integral.xml</t>
   </si>
   <si>
     <t>DISPONIBILIZE UM LOCAL PARA DEPOSITAR OS RESTOS MORTAIS DE ANIMAIS, INCLUSIVE OS ABATIDOS PELOS AÇOUGUEIROS, PARA POSTERIOR INCINERAÇÃO DOS RESTOS.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4660/4660_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4660/4660_texto_integral.xml</t>
   </si>
   <si>
     <t>VIABILIZE JUNTO AO SETOR COMPETENTE PARA A CONSTRUÇÃO DA PRAINHA EM VILA FÁTIMA DO PONTAL.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4661/indicacao_105_1819022020.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4661/indicacao_105_1819022020.pdf</t>
   </si>
   <si>
     <t>A DISPONIBILIZAÇÃO FINANCEIRA PARA A REALIZAÇÃO DE CAVALGADA E OUTROS EVENTOS EM LOUVOR A SÃO SEBASTIÃO QUE ACONTECE EM JANEIRO DE CADA ANO E EM COMEMORAÇÃO AO ANIVERSÁRIO DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4662/indicacao_106_1819022020.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4662/indicacao_106_1819022020.pdf</t>
   </si>
   <si>
     <t>A REFORMA DA PONTE SOBRE O CÓRREGO BREJO DOS CAVALOS, NA ESTRADA MUNICIPAL QUE LIGA OS DISTRITOS DE SÃO SEBASTIÃO DO PONTAL E ESTRELA DA BARRA, PRÓXIMO A PROPRIEDADES DA SENHORA TEREZA BENTO DE QUEIROZ.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4671/4671_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4671/4671_texto_integral.xml</t>
   </si>
   <si>
     <t>A LIMPEZA NAS PROXIMIDADES DO RESINDENCIAL RODRIGUES MAIA.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4672/4672_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4672/4672_texto_integral.xml</t>
   </si>
   <si>
     <t>ENCAMINHE A ESTÁ CASA DE LEIS, PROJETO DE LEI CONCEDENDO AUMENTO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4673/4673_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4673/4673_texto_integral.xml</t>
   </si>
   <si>
     <t>ATRAVÉS DA SECRETARIA DE ASSISTÊNCIA SOCIAL EM CONJUTO COM A SECRETARIA DE SAÚDE SEJA DESENVOLVIDO PROGRAMAS QUE ATENDA A TERCEIRA IDADE,TAIS COMO PALESTRAS, BAILES, EXERCÍCIOS AQUÁTICO E VIAGENS PERIÓDICAS.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4674/4674_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4674/4674_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE CALÇADAS ENTRE OS TÚMULOS NO CEMITÉRIO DA SEDE DO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4675/4675_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4675/4675_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> REMOÇÃO DO LIXÃO PARA OUTRO LOCAL MAIS AFASTADO DA CIDADE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4676/4676_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4676/4676_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">LEVANTAMENTO DA ESTRADA MUNICIPAL NA SAÍDA DA AVENIDA CARLOS SANTA ROSA, PRÓXIMO AO LIXÃO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4677/4677_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4677/4677_texto_integral.xml</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO PRÉDIO DO VELÓRIO MUNICIPAL NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4678/4678_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4678/4678_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA ILUMINAÇÃO PÚBLICA DAS RUAS E AVENIDAS DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL, TENDO EM VISTA, A EXISTÊNCIA DE LÂMPADAS QUEIMADAS E TAMBÉM LUMINÁRIAS QUEBRADAS. VALE RESSALTA A NECESSIDADE DE TROCAR AS LUMINÁRIAS A AVENIDA SÃO SEBASTIÃO POR OUTRAS QUE DEIXA O CENTRO DESTE DISTRITO MAIS CLARO À NOITE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4697/4697_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4697/4697_texto_integral.xml</t>
   </si>
   <si>
     <t>A LIMPEZA DOS TERRENOS NO BAIRRO MARIA DA LUZ DE QUEIROZ, PRINCIPALMENTE, NOS CRUZAMENTOS ONDE INEXISTE CALÇADAS E TAMBÉM A CONSTRUÇÃO DE SARJETÕES E REDUTORES DE VELOCIDADES.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4696/4696_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4696/4696_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÕES DE ILUMINAÇÃO DE EMERGÊNCIA NAS CAPELAS DE VELÓRIOS NA SEDE E DISTRITOS DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4695/4695_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4695/4695_texto_integral.xml</t>
   </si>
   <si>
     <t>VER A POSSIBILIDADE DE VERBA JUNTO A SAÚDE PARA ADQUIRIR ISCA DE CARAMUJOS PARA FORNECER PARA AS FAMÍLIAS QUE NÃO TEM CONDIÇÕES FINANCEIRAS PARA COMPRAR.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4686/indicacao_118_1819022020.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4686/indicacao_118_1819022020.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CASAS POPULARES PARA PESSOAS CARENTES DO MUNICÍPIO, ATRAVÉS DE CONVÊNIOS COM OS ÓRGÃOS COMPETENTES.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4687/indicacao_119_1819022020.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4687/indicacao_119_1819022020.pdf</t>
   </si>
   <si>
     <t>QUE VIABILIZE JUNTO A SECRETARIA DO TRABALHO E EMPREGO DO ESTADO DE MINAS GERAIS A IMPLANTAÇÃO CENTROS ESTADUAIS DE POLÍTICAS DE EMPREGO E RENDA (CEPER) OU UNIDADES DE ATENDIMENTO INTEGRADO (UAI) OU OUTRO POSTO SIMILAR, TIPO SINE, PARA EMISSÃO DE PRIMEIRA E SEGUNDA VIA DA CARTEIRA DE TRABALHO. NA OPORTUNIDADE SOLICITO TAMBÉM A REATIVAÇÃO DO SERVIÇO DE EMISSÃO DE CARTEIRA DE IDENTIDADE NO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4688/indicacao_120_1819022020.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4688/indicacao_120_1819022020.pdf</t>
   </si>
   <si>
     <t>SEJA PROVIDENCIADO AS ADAPTAÇÕES DOS BARRACÕES DAS COMUNIDADES RURAIS DE ACORDO COM AS EXIGÊNCIAS DO CORPO DE BOMBEIRO.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4689/4689_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4689/4689_texto_integral.xml</t>
   </si>
   <si>
     <t>USE O RECURSO FINANCEIRO QUE SERIA USADO NO CARNAVAL DE 2019 NA AQUISIÇÃO DE AR CONDICIONADO PARA A CRECHE "TIA BETY", PARA AS SALAS DE AULA ONDE AINDA NÃO TEM E PARA A CRECHE DOS DISTRITOS DE SÃO SEBASTIÃO DO PONTAL, ESTRELA DA BARRA E FÁTIMA DO PONTAL E SALAS DE AULA E INSTALE AR CONDICIONADO NO AMBULATÓRIO VICENTE SEVERINO DE SOCORRO NA RECEPÇÃO, QUARTOS ONDE NÃO TEM.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4690/4690_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4690/4690_texto_integral.xml</t>
   </si>
   <si>
     <t>DETERMINE O SETOR COMPETENTE PARA QUE FAÇA REMARCAÇÃO DA SINALIZAÇÃO(PARE) NAS RUAS E AVENIDAS NA SEDE QUE FORAM RECAPEADOS E NAS DEMAIS RUAS E AVENIDAS QUE ESTÃO APAGADAS DEVIDO O TEMPO DE USO.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4691/4691_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4691/4691_texto_integral.xml</t>
   </si>
   <si>
     <t>USE O RECURSO FINANCEIRO QUE SERIA USADO PARA FESTA DO PEÃO DE BOIADEIROS DE 2019 NA AMPLIAÇÃO OU CONSTRUÇÃO DE UM VELÓRIO NA SEDE DO MUNICÍPIO, ONDE COMPORTAM ATÉ TRÊS ÓBITOS E SUAS FAMÍLIAS.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4692/4692_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4692/4692_texto_integral.xml</t>
   </si>
   <si>
     <t>SEJA EFETUADO OS SEGUINTES SERVIÇOS NA VILA GRACILÂNDIA: PATROLAMENTO DAS RUAS E AVENIDAS, REFORMA DA QUADRA, MANUTENÇÃO NA REDE ELÉTRICA DA PRAÇA E REFORMA DOS BANHEIROS.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4693/4693_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4693/4693_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DAS INDICAÇÕES N.12/2018 E 89/2018 QUE SOLICITOU O CASCALHAMENTO NA SAÍDA DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL, O PATROLAMENTO DA ESTRADA QUE LIGA OS DISTRITOS DE SÃO SEBASTIÃO, FÁTIMA DO PONTAL, ESTRELA DA BARRA E A SEDE DO MUNICÍPIO DE CARNEIRINHO-MG</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4694/4694_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4694/4694_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE RECUPERAÇÃO FISCAL - REFIS MUNICIPAL, VISANDO CONCEDER DESCONTO, AOS CONTRIBUINTES, NO PAGAMENTO DOS TRIBUTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4509/4509_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4509/4509_texto_integral.xml</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO SENHOR ADER JOSÉ SILVEIRA</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4534/4534_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4534/4534_texto_integral.xml</t>
   </si>
   <si>
     <t>VALDEMIR LUIZ DE SOUZA</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4582/4582_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4582/4582_texto_integral.xml</t>
   </si>
   <si>
     <t>SOLDADO LEONARDO SANTOS FARIA</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4583/4583_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4583/4583_texto_integral.xml</t>
   </si>
   <si>
     <t>SOLDADO RENATO BATISTA DA COSTA NEVES</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4598/4598_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4598/4598_texto_integral.xml</t>
   </si>
   <si>
     <t>SOLDADOS PABLO RODRIGUES DE SOUZA E GUILHERME MIGUEL DIVINO MONTANDON</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4663/4663_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4663/4663_texto_integral.xml</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO A SENHORA LOURDES ROMIM GIMENEZ E AO SENHOR VALDECIR CRUZ SOUZA.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4496/4496_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4496/4496_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVAM AS CONTAS DA PREFEITURA MUNICIPAL DE CARNEIRINHO, RELATIVAS AO EXECÍCIO DE 2016.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4612/4612_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4612/4612_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVAM AS CONTAS DA PREFEITURA MUNICIPAL DE CARNEIRINHO, RELATIVAS AO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4449/4449_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4449/4449_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REVISÃO ANUAL E REAJUSTE DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4457/4457_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4457/4457_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS NO QUADRO DE SERVIDORES EFETIVOS DA PREFEITURA MUNICIPAL DE CARNEIRINHO E ALTERA NÍVEL SALARIAL E ATRIBUIÇÕES DO CARGO DE FISCAL TRIBUTÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4458/4458_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4458/4458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME JURÍDICO ESTATUTÁRIO PARA OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CARNEIRINHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4549/4549_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4549/4549_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CARNEIRINHO A CONCEDER DESONERAÇÃO DE TRIBUTOS QUE MENCIONA ,  INCIDENTES SOBRE OPERAÇÕES ENVOLVENDO IMÓVEIS E OBJETOS DO PROGRAMA MINHA CASA MINHA VIDA-PMCMV E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4574/4574_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4574/4574_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE INCISO III AO ART.2.DA LEI COMPLEMENTAR N.068/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4670/4670_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4670/4670_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE EMPREGOS PÚBLICOS E ABERTURA DE VAGAS NO QUADRO DE PESSOAL EFETIVO, ALTERA A CARGA HORÁRIA DOS CARGOS QUE ESPECIFICA, EXTINGUE EMPREGO PÚBLICO DE NATUREZA EFETIVA, ALTERA O NÍVEL SALARIAL E AS ATRIBUIÇÕES DO EMPREGO PÚBLICO DE FISCAL TRIBUTÁRIO, ALTERA ATRIBUIÇÕES DO EMPREGO PÚBLICO DE OPERÁRIO DA PREFEITURA MUNICIPAL DE CARNEIRINHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4685/4685_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4685/4685_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE EMPREGO PÚBLICO COMISSIONADO E A EXCLUSÃO DE VAGAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4429/4429_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4429/4429_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CARNEIRINHO/MG, A CELEBRAR CONVÊNIOS, CONTRATOS, AJUSTES, TERMOS DE FOMENTO E COLABORAÇÃO ACORDO DE COOPERAÇÃO E OUTROS INSTRUMENTOS CONGÊNERES COM A UNIÃO, ESTADO, MUNICÍPIOS, ASSOCIAÇÕES E CONFEDERAÇÕES DE MUNICÍPIOS E PESSOAS JURÍDICAS DE DIREITO PÚBLICO OU PRIVADO.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4430/4430_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4430/4430_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO DE DESPESAS DECORRENTES DE TRANSPORTE INTERMUNICIPAL DE ESTUDANTES RESIDENTES EM CARNEIRINHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4431/4431_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4431/4431_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR O TRANSPORTE DE PESSOA CARENTES, CADASTRADAS JUNTO A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E HABITAÇÃO, DOS DISTRITOS E VILAS PARA SEDE DO MUNICÍPIO, VISANDO O ATENDIMENTO DE NECESSIDADES BÁSICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4432/4432_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4432/4432_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA REALIZAÇÃO DO CARNAVAL DE RUA, SUPLEMENTAÇÃO DE CRÉDITO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4445/4445_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4445/4445_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4446/4446_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4446/4446_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAIS SUPLEMENTAR E ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2.018 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4447/4447_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4447/4447_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR  NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2.018 E DÁ OUTRAS  PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4448/4448_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4448/4448_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REVISÃO NO SUBSÍDIO DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DA PREFEITURA DO MUNICÍPIO DE CARNEIRINHO-ESTADO DE MINAS._x000D_
 </t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4460/4460_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4460/4460_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DAS LEIS MUNICIPAIS N°028/93 E 238, DE 20/04/98 QUE MENCIONAM E AUTORIZA QUE SEJAM FEITAS AS ALTERAÇÕES CORRESPONDENTES NOS CONTRATOS DE CONCESSÃO DE SERVIÇOS PÚBLICOS DE ABASTECIMENTO DE ÁGUA E COLETA E TRATAMENTO DE ESGOTO CELEBRADOS ENTRE O MUNICÍPIO DE CARNEIRINHO E A COMPANHIA DE SANEAMENTO DE MINAS GERAIS - COPASA/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4463/4463_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4463/4463_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA VENDA DE AÇÕES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4464/4464_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4464/4464_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO  EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4466/4466_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4466/4466_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA CONCESSÃO DE AUXILIO FINANCEIRO A PESSOA FÍSICA, ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2.018 E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4467/4467_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4467/4467_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2.018 E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4473/4473_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4473/4473_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2.018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4498/4498_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4498/4498_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A CONCESSÃO E FIXAÇÃO DE DIÁRIAS E ADIANTAMENTOS PARA VIAGENS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS E SERVIDORES DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4499/4499_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4499/4499_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4546/4546_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4546/4546_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA PAGAMENTO DE DESPESAS DE EXERCÍCIO ANTERIOR, ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4511/4511_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4511/4511_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2.019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4517/4517_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4517/4517_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS ESTABELECIMENTOS BANCÁRIOS E DEMAIS INSTITUIÇÕES FINANCEIROS A INSTALAREM GRADES DE AÇO, NAS FACHADAS EXTERNAS, E DISPOSITIVO DE SEGURANÇA COM NEBULIZAÇÃO DE FUMAÇA, NO LOCAL ONDE SE ENCONTRAM CAIXAS ELETRÔNICOS E COFRES, DESTINADOS AO ACAUTELAMENTO DE VALORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CARNEIRINHO A CONCEDER DESONERAÇÃO DE TRIBUTOS QUE MENCIONA, INCIDENTES SOBRE OPERAÇÕES ENVOLVENDO IMÓVEIS E OBJETOS DO PROGRAMA MINHA CASA MINHA VIDA-PMCMV E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITO OU OBRIGAÇÕES DO MUNICÍPIO DE CARNEIRINHO/MG, SUAS AUTARQUIAS E FUNDAÇÕES DECORRENTES DAS OBRIGAÇÕES DE PEQUENO VALOR PREVISTAS NOS &amp;&amp; 3. E 4. DO ART. 100 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4550/4550_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4550/4550_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE EDUCAÇÃO - FME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4551/4551_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4551/4551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO MUNICIPAL DE TRANSPORTE ESCOLAR NO MUNICÍPIO E CRIA O CONSELHO MUNICIPAL  DE TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4552/4552_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4552/4552_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4569/4569_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4569/4569_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO À INFORMAÇÃO PREVISTO NO INCISO XXXIII, DO CAPUT, DO ART. 5., NO INCISO II, DO &amp; 3., DO ART. 37 E NO $ 2., DO ART.216, DA CONSTITUIÇÃO FEDERAL, BEM COMO NA LEI N.12.527/2011 (LEI DE ACESSO À INFORMAÇÃO)</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4570/4570_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4570/4570_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE CARNEIRINHO/MG</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4571/4571_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4571/4571_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4572/4572_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4572/4572_texto_integral.pdf</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4573/4573_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4573/4573_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2.018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4575/4575_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4575/4575_texto_integral.pdf</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4576/4576_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4576/4576_texto_integral.pdf</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4592/4592_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4592/4592_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE O PARÁGRAFO ÚNICO AO ART.4. DA LEI 468/2001.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4593/4593_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4593/4593_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE O PARÁGRAFO ÚNICO AO ART.28 DA LEI 469/2001.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4594/4594_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4594/4594_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E A AFETAÇÃO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4602/4602_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4602/4602_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL PARA A INFÂNCIA E ADOLESCÊNCIA - FIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4603/4603_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4603/4603_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI MUNICIPAL N.1.408, DE 21 DE DEZEMBRO DE 2017 - PPAG 2018/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4604/4604_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4604/4604_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI MUNICIPAL N.1.434, DE 25 DE JUNHO 2018 - LDO 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4605/4605_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4605/4605_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CARNEIRINHO, MG, PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4618/4618_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4618/4618_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS N.1.391/2017 E 1.409/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4636/4636_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4636/4636_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4638/4638_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4638/4638_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA, IMÓVEL PÚBLICO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4639/4639_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4639/4639_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E AFETAÇÃO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4640/4640_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4640/4640_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA PAGAMENTO DE DESPESAS DE EXERCÍCIO ANTERIOR, ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4653/4653_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4653/4653_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4654/4654_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4654/4654_texto_integral.pdf</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4655/4655_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4655/4655_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2.018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4656/4656_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4656/4656_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS Nº1.391/2017 E 1.409/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4684/4684_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4684/4684_texto_integral.pdf</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4698/4698_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4698/4698_texto_integral.pdf</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4758/4758_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4758/4758_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O SERVIÇO DE TRANSPORTE INDIVIDUAL E PASSAGEIROS EM VEÍCULO DE ALUGUEL NA MODALIDADE TÁXI NO MUNICÍPIO DE CARNEIRINHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4757/4757_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4757/4757_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O SERVIÇO DE MOTO TÁXI NO MUNICÍPIO DE CARNEIRINHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4756/4756_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4756/4756_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO, TERMO, CONTRATO OU OUTROS INSTRUMENTOS CONGÊNERES COM AS INSTITUIÇÕES FINANCEIRAS QUE MENCIONA, VISANDO À CONCESSÃO DE EMPRÉSTIMOS AOS SEUS SERVIDORES PÚBLICOS E AGENTES POLÍTICOS COM PAGAMENTO MEDIANTE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4755/4755_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4755/4755_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AS RUAS QUE MENCIONA NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL, MUNICÍPIO DE CARNEIRINHO/MG</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4450/4450_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4450/4450_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER REVISÃO ANUAL DO SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4436/4436_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4436/4436_texto_integral.xml</t>
   </si>
   <si>
     <t>JOÃO BATISTA DA SILVA</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>Fábio Samartino</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4437/4437_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4437/4437_texto_integral.xml</t>
   </si>
   <si>
     <t>ANA PEREIRA DAVID</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4438/4438_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4438/4438_texto_integral.xml</t>
   </si>
   <si>
     <t>MARIA SEBASTIANA DE MORAES SALVADOR</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4439/4439_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4439/4439_texto_integral.xml</t>
   </si>
   <si>
     <t>SELES JOSÉ DA SILVA</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4440/4440_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4440/4440_texto_integral.xml</t>
   </si>
   <si>
     <t>MIRTE DOS SANTOS</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4441/4441_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4441/4441_texto_integral.xml</t>
   </si>
   <si>
     <t>BRUNA APARECIDA DE LIMA</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4442/4442_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4442/4442_texto_integral.xml</t>
   </si>
   <si>
     <t>MANOEL GONZAGA</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4443/4443_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4443/4443_texto_integral.xml</t>
   </si>
   <si>
     <t>MARIANA TEREZA SALES</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4444/4444_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4444/4444_texto_integral.xml</t>
   </si>
   <si>
     <t>SEBASTIÃO VENTURA FERREIRA</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4451/4451_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4451/4451_texto_integral.xml</t>
   </si>
   <si>
     <t>TERESINHA SIMPRIANO DA SILVA</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4452/4452_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4452/4452_texto_integral.xml</t>
   </si>
   <si>
     <t>JOSÉ DE SOUZA PINHEIRO</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4462/4462_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4462/4462_texto_integral.xml</t>
   </si>
   <si>
     <t>ANTONIO VILELA DE QUEIROZ, FALECIDO EM BARRTOS NO DIA 14/02/2018</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4471/4471_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4471/4471_texto_integral.xml</t>
   </si>
   <si>
     <t>CÓPIA INTEGRAL DOS PROCESSO LICITATÓRIOS Nº14/2017, 16/2017,  47/2017 E DA CARTA CONVITE Nº  01/2018</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4468/4468_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4468/4468_texto_integral.xml</t>
   </si>
   <si>
     <t>AQUINO JOAQUIM LIMA</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4469/4469_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4469/4469_texto_integral.xml</t>
   </si>
   <si>
     <t>ELIZABETE DA SILVA DAVID</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4470/4470_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4470/4470_texto_integral.xml</t>
   </si>
   <si>
     <t>HELIO ALVES CAETANO</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4485/4485_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4485/4485_texto_integral.xml</t>
   </si>
   <si>
     <t>JORGINA AUGUSTA DE OLIVEIRA</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4487/4487_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4487/4487_texto_integral.xml</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DO SR.JOAQUIM DAMASCENO NAZARO(JOAQUIM CRENTE), OCORRIDO DIA 19/ 03 / 2019 , EM SÃO JOSÉ DOS QUATRO MARCOS MT.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4497/4497_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4497/4497_texto_integral.xml</t>
   </si>
   <si>
     <t>MARIA APARECIDA PAZIM</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4508/4508_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4508/4508_texto_integral.xml</t>
   </si>
   <si>
     <t>LUZINETE FRANCISCO SOBRINHO</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4515/4515_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4515/4515_texto_integral.xml</t>
   </si>
   <si>
     <t>EVA SANTOS SILVA</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4516/4516_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4516/4516_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR. ALVINO EDUARDO BARROS, OCORRIDO DIA 03/05/2018, NA CIDADE DE POPULINA-SP.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4531/4531_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4531/4531_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DA FOLHA DE PAGAMENTO DOS FUNCIONÁRIOS E AGENTES POLÍTICOS DA PREFEITURA MUNICIPAL DE CARNEIRINHO, REFERENTE AOS MÊS DE ABRIL DO CORRENTE ANO, CONTENDO NOMES, CARGOS E VENCIMENTOS DO PESSOAL EFETIVO, COMISSIONADO E CONTRATADOS. </t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4532/4532_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4532/4532_texto_integral.xml</t>
   </si>
   <si>
     <t>CLAUDIONE CORREIA DE OLIVEIRA</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4533/4533_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4533/4533_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE A CONTA QUE FOI DEPOSITADO O VALOR ARRECADADO COM LEILÃO EM PROL DO CONVENIO COM O HOSPITAL DE BASE DE SÃO JOSÉ DO RIO PRETO E TAMBÉM COMO FOI UTILIZADO O RECURSOS ESPECIFICANDO OS PACIENTES QUE FORAM ATENDIDOS. </t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4535/4535_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4535/4535_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO PROCESSO LICITATÓRIO QUE CULMINOU NA CONTRATAÇÃO DA EMPRESA RICARDO MAGALHÃES DE OLIVEIRA PARA A REALIZAÇÃO DAS FESTIVIDADES EM COMEMORAÇÃO AO ANIVERSÁRIO DE EMANCIPAÇÃO POLÍTICO-ADMINISTRATIVA DE CARNEIRINHO REALIZADA EM ABRIL DE 2018 E DOS RECURSOS GASTO COM AS FESTIVIDADE REALIZADAS NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL NO MÊS DE JANEIRO DE 2018, BEM COMO A COMPROVAÇÃO DAS PRESTAÇÕES DOS SERVIÇOS PELA EMPRESA.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4536/4536_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4536/4536_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DAS NOTAS FISCAIS E EMPENHOS REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PELO PODER EXECUTIVO ATÉ A PRESENTE DATA. </t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4537/4537_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4537/4537_texto_integral.xml</t>
   </si>
   <si>
     <t>PAULO SILAS DA SILVA</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4541/4541_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4541/4541_texto_integral.xml</t>
   </si>
   <si>
     <t>LUZIA SEVERINO DA CONCEIÇÃO</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4542/4542_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4542/4542_texto_integral.xml</t>
   </si>
   <si>
     <t>JOAQUIM SEVERINO ALVES</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4543/4543_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4543/4543_texto_integral.xml</t>
   </si>
   <si>
     <t>APOSSIDONIA VIEIRA BORGES</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4544/4544_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4544/4544_texto_integral.xml</t>
   </si>
   <si>
     <t>MARINILDA SEVERINO DA SILVA</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4545/4545_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4545/4545_texto_integral.xml</t>
   </si>
   <si>
     <t>SEBASTIÃO PEREIRA DE MENEZES</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4560/4560_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4560/4560_texto_integral.xml</t>
   </si>
   <si>
     <t>FÁTIMA APARECIDA MURITIDA</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4561/4561_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4561/4561_texto_integral.xml</t>
   </si>
   <si>
     <t>JANDIRA NUNES DE SOUZA</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4562/4562_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4562/4562_texto_integral.xml</t>
   </si>
   <si>
     <t>JOEL FLORIANO ALVES</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4563/4563_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4563/4563_texto_integral.xml</t>
   </si>
   <si>
     <t>DIVINO FERREIRA</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4564/4564_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4564/4564_texto_integral.xml</t>
   </si>
   <si>
     <t>MARCELINA VENTURA FERREIRA</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4565/4565_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4565/4565_texto_integral.xml</t>
   </si>
   <si>
     <t>JOÃO BATISTA DOS SANTOS</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4566/4566_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4566/4566_texto_integral.xml</t>
   </si>
   <si>
     <t>ALINE SOCORRO DE FREITAS SILVA</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4567/4567_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4567/4567_texto_integral.xml</t>
   </si>
   <si>
     <t>NILVA GONZAGA DE SOCORRO</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4568/4568_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4568/4568_texto_integral.xml</t>
   </si>
   <si>
     <t>ANTÔNIO PAULA ABATE</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4584/4584_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4584/4584_texto_integral.xml</t>
   </si>
   <si>
     <t>LUIZ SANSÃO SIMONATO</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4585/4585_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4585/4585_texto_integral.xml</t>
   </si>
   <si>
     <t>BRAULINO FERREIRA DE MELO</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4586/4586_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4586/4586_texto_integral.xml</t>
   </si>
   <si>
     <t>EURIPEDES DE FREITAS FRANDA</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4587/4587_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4587/4587_texto_integral.xml</t>
   </si>
   <si>
     <t>CLAYTON PEREIRA DE PAULA SANTOS</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4588/4588_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4588/4588_texto_integral.xml</t>
   </si>
   <si>
     <t>ANTÔNIO LEMES APOLINARI</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4589/4589_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4589/4589_texto_integral.xml</t>
   </si>
   <si>
     <t>VALDO ROSA DE SOUZA</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4590/4590_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4590/4590_texto_integral.xml</t>
   </si>
   <si>
     <t>JOSÉ DE SOUZA LIMA</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4591/4591_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4591/4591_texto_integral.xml</t>
   </si>
   <si>
     <t>IDEILDO MOREIRA DA SAILVA</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4600/4600_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4600/4600_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DA SRª MARIA DOLORES DA SILVA, OCORRIDO DIA 08/08/2018, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL-MG.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4601/4601_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4601/4601_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR. AILTON BARBOSA, OCORRIDO DIA 17/08/2018, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4613/4613_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4613/4613_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DA SRª MARIA FRANCISCA ARAÚJO, OCORRIDO DIA 27 / 08 / 2018 , NESTA CIDADE.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4614/4614_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4614/4614_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR. JERRI ADRIANO DE JESUS, OCORRIDO DIA 31 / AGOSTO / 2018 , EM UBERABA MG.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4619/4619_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4619/4619_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> FALECIMENTO DO SR.ELIAS MENEZES MORAIS, OCORRIDO DIA 04 / SETEMBRO / 2018, EM BARRETOS SP.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4620/4620_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4620/4620_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR. RONILDO JOSÉ DOS SANTOS, OCORRIDO DIA 07/09/2018, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4621/4621_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4621/4621_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR. JOSÉ ANTÔNIO DE ALVARENGA (ZÉ PÓ), OCORRIDO DIA 10/09/2018, NA CIDADE DE BARRA DO GARÇAS-MT.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4622/4622_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4622/4622_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR. JORGE BALDUINO LEONEL (JORGINHO), OCORRIDO DIA 11/09/2018, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4623/4623_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4623/4623_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR. ALCIELE PÁDUA DA SILVA, OCORRIDO DIA 13/09/2018, NA CIDADE DE SÃO PAULO-SP.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4624/4624_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4624/4624_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR. JOSÉ MARCOS LIMA, OCORRIDO DIA 14/09/2018, NA CIDADE DE FERNANDÓPOLIS-SP.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4625/4625_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4625/4625_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO JOVEM WESLEI MOISÉIS ROSA (ZILEI), OCORRIDO DIA 03/09/2018, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4637/4637_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4637/4637_texto_integral.xml</t>
   </si>
   <si>
     <t>MARIA SEVERINA ALVES</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4635/4635_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4635/4635_texto_integral.xml</t>
   </si>
   <si>
     <t>SUELI RAMOS FERREIRA</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4649/4649_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4649/4649_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR. JOÃO FRANCISCO DA SILVA NETO, OCORRIDO DIA 30/09/2018, NA CIDADE DE SÃO SIMÃO-GO.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4650/4650_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4650/4650_texto_integral.xml</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DO SR. WALTER ESPINDOLA DA SILVA, OCORRIDO DIA 27/09/2018, NA CIDADE DE ANDRADINA-SP.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4651/4651_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4651/4651_texto_integral.xml</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DO SR. GENOR GENOVA, OCORRIDO DIA 13/10/2018, NA CIDADE DE SÃO JOSÉ DO RIO PRETO-SP.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4652/4652_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4652/4652_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DA SRª FRAUZINA JOSÉ SOBRINHO DE ALMEIDA, OCORRIDO DIA 26/09/2018, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4664/4664_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4664/4664_texto_integral.xml</t>
   </si>
   <si>
     <t>RELAÇÃO DOS MÉDICOS QUE ESTÃO ATENDENDO NO AMBULATÓRIO VICENTE SEVERINO SOCORRO, A ESCALA DE PLANTÃO</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4665/4665_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4665/4665_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DA SRª. MARIA DE LOURDES DA CUNHA ARAÚJO, OCORRIDO DIA 22/10/2018, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4666/4666_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4666/4666_texto_integral.xml</t>
   </si>
   <si>
     <t>SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DA SRª MATILDE PEREIRA RIBEIRO, OCORRIDO DIA 30/10/2018, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4667/4667_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4667/4667_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR. JOÃO DOMINGOS DE SOUZA, OCORRIDO DIA 02/11/2018, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4668/4668_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4668/4668_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR. MARDEM JUSTO SABINO MATOS, OCORRIDO DIA 03/11/2018, NA CIDADE DEW ITURAMA-MG.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR DJALMA GONÇALVES DA SILVA (BAIANINHO), OCORRIDO DIA 02/11/2018, NA CIDADE DE ITURAMA-MG.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4679/4679_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4679/4679_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DA SRA ANA CÉLIA DA SILVA, OCORRIDO DIA 05/ 11 / 2018 , NESTA CIDADE.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4680/4680_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4680/4680_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> FALECIMENTO DO SR. SAMOEL GOCÇALVES DE ALMEIDA, OCORRIDO DIA 07 / 11 / 2018 ,EM ITURAMA MG.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4681/4681_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4681/4681_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR.SIDNEI DA SILVA, OCORRIDO DIA 12 / 11 / 2018 , EM ITURAMA MG.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4682/4682_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4682/4682_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR. LOUDIVAL VILELA DE MELO, OCORRIDO DIA 10 / 11 /2018 , EM ITURAMA MG.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4683/4683_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4683/4683_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SR.APARECIDO BASTOS, OCORRIDO DIA 13 / 11 / 2018 , EM LIMEIRA DO OESTE MG.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4699/4699_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4699/4699_texto_integral.xml</t>
   </si>
   <si>
     <t>ELDO ANTÔNIO CARVALHO</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4700/4700_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4700/4700_texto_integral.xml</t>
   </si>
   <si>
     <t>WILLIAN TOMÉ DE SOUZA</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4701/4701_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4701/4701_texto_integral.xml</t>
   </si>
   <si>
     <t>JACI DE OLIVEIRA LONGO</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4702/4702_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4702/4702_texto_integral.xml</t>
   </si>
   <si>
     <t>ARTUR FERNANDO TEODORO DE TOLEDO</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4703/4703_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4703/4703_texto_integral.xml</t>
   </si>
   <si>
     <t>TERESINHA VILELA JUNQUEIRA</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4704/4704_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4704/4704_texto_integral.xml</t>
   </si>
   <si>
     <t>APARECIDO PIRES LOPES</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4705/4705_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4705/4705_texto_integral.xml</t>
   </si>
   <si>
     <t>SEBASTIÃO ALVES GONÇALVES</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4706/4706_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4706/4706_texto_integral.xml</t>
   </si>
   <si>
     <t>ODILIA ROSA DA SILVA NASCIMENTO</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4707/4707_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4707/4707_texto_integral.xml</t>
   </si>
   <si>
     <t>JULIO CÉSAR FELÍCIO</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4708/4708_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4708/4708_texto_integral.xml</t>
   </si>
   <si>
     <t>APARECIDO LEONARDO DE PAULA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3418,67 +3418,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/5167/ato_da_mesa_07__1810032020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4433/4433_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4434/4434_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4435/4435_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4453/4453_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4454/4454_texto_integral.xml" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4455/4455_texto_integral.xml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4456/4456_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4461/4461_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4465/4465_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4472/4472_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4474/4474_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4475/4475_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4476/4476_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4477/4477_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4478/4478_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4479/4479_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4486/4486_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4481/4481_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4482/4482_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4483/4483_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4484/4484_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4489/4489_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4490/4490_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4491/4491_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4492/4492_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4493/4493_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4494/4494_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4495/4495_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4488/4488_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4500/4500_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4501/4501_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4502/4502_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4503/4503_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4504/4504_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4505/4505_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4506/4506_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4507/4507_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4510/4510_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4512/4512_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4513/4513_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4514/4514_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4518/4518_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4519/4519_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4520/4520_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4521/4521_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4522/4522_texto_integral.xml" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4523/4523_texto_integral.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4524/4524_texto_integral.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4525/4525_texto_integral.xml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4526/4526_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4527/indicacao_51_1819022020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4528/4528_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4529/4529_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4530/4530_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4538/4538_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4539/4539_texto_integral.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4540/4540_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4553/4553_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4554/4554_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4555/4555_texto_integral.xml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4556/4556_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4557/4557_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4558/4558_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4559/4559_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4577/4577_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4578/4578_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4579/4579_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4580/4580_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4581/indicacao_70_1819022020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4595/4595_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4596/4596_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4597/4597_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4599/indicacao_74_1819022020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4606/4606_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4607/4607_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4608/4608_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4609/4609_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4610/4610_texto_integral.xml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4611/4611_texto_integral.xml" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4615/4615_texto_integral.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4616/4616_texto_integral.xml" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4617/4617_texto_integral.xml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4626/4626_texto_integral.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4627/4627_texto_integral.xml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4628/4628_texto_integral.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4629/4629_texto_integral.xml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4630/4630_texto_integral.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4631/4631_texto_integral.xml" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4632/4632_texto_integral.xml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4633/4633_texto_integral.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4634/4634_texto_integral.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4641/4641_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4642/4642_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4643/4643_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4644/4644_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4645/4645_texto_integral.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4646/4646_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4647/4647_texto_integral.xml" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4648/indicacao_100_1819022020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4657/indicacao_101_1819022020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4658/4658_texto_integral.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4659/4659_texto_integral.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4660/4660_texto_integral.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4661/indicacao_105_1819022020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4662/indicacao_106_1819022020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4671/4671_texto_integral.xml" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4672/4672_texto_integral.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4673/4673_texto_integral.xml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4674/4674_texto_integral.xml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4675/4675_texto_integral.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4676/4676_texto_integral.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4677/4677_texto_integral.xml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4678/4678_texto_integral.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4697/4697_texto_integral.xml" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4696/4696_texto_integral.xml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4695/4695_texto_integral.xml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4686/indicacao_118_1819022020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4687/indicacao_119_1819022020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4688/indicacao_120_1819022020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4689/4689_texto_integral.xml" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4690/4690_texto_integral.xml" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4691/4691_texto_integral.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4692/4692_texto_integral.xml" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4693/4693_texto_integral.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4694/4694_texto_integral.xml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4509/4509_texto_integral.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4534/4534_texto_integral.xml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4582/4582_texto_integral.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4583/4583_texto_integral.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4598/4598_texto_integral.xml" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4663/4663_texto_integral.xml" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4496/4496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4612/4612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4549/4549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4574/4574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4670/4670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4685/4685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4464/4464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4466/4466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4467/4467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4473/4473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4498/4498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4499/4499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4546/4546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4511/4511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4517/4517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4550/4550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4551/4551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4552/4552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4569/4569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4570/4570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4571/4571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4572/4572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4573/4573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4575/4575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4576/4576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4592/4592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4593/4593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4594/4594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4602/4602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4603/4603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4604/4604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4605/4605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4618/4618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4636/4636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4638/4638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4639/4639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4640/4640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4653/4653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4654/4654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4655/4655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4656/4656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4698/4698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4436/4436_texto_integral.xml" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4437/4437_texto_integral.xml" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4438/4438_texto_integral.xml" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4439/4439_texto_integral.xml" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4440/4440_texto_integral.xml" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4441/4441_texto_integral.xml" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4442/4442_texto_integral.xml" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4443/4443_texto_integral.xml" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4444/4444_texto_integral.xml" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4451/4451_texto_integral.xml" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4452/4452_texto_integral.xml" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4462/4462_texto_integral.xml" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4471/4471_texto_integral.xml" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4468/4468_texto_integral.xml" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4469/4469_texto_integral.xml" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4470/4470_texto_integral.xml" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4485/4485_texto_integral.xml" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4487/4487_texto_integral.xml" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4497/4497_texto_integral.xml" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4508/4508_texto_integral.xml" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4515/4515_texto_integral.xml" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4516/4516_texto_integral.xml" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4531/4531_texto_integral.xml" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4532/4532_texto_integral.xml" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4533/4533_texto_integral.xml" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4535/4535_texto_integral.xml" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4536/4536_texto_integral.xml" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4537/4537_texto_integral.xml" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4541/4541_texto_integral.xml" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4542/4542_texto_integral.xml" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4543/4543_texto_integral.xml" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4544/4544_texto_integral.xml" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4545/4545_texto_integral.xml" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4560/4560_texto_integral.xml" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4561/4561_texto_integral.xml" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4562/4562_texto_integral.xml" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4563/4563_texto_integral.xml" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4564/4564_texto_integral.xml" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4565/4565_texto_integral.xml" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4566/4566_texto_integral.xml" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4567/4567_texto_integral.xml" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4568/4568_texto_integral.xml" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4584/4584_texto_integral.xml" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4585/4585_texto_integral.xml" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4586/4586_texto_integral.xml" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4587/4587_texto_integral.xml" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4588/4588_texto_integral.xml" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4589/4589_texto_integral.xml" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4590/4590_texto_integral.xml" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4591/4591_texto_integral.xml" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4600/4600_texto_integral.xml" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4601/4601_texto_integral.xml" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4613/4613_texto_integral.xml" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4614/4614_texto_integral.xml" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4619/4619_texto_integral.xml" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4620/4620_texto_integral.xml" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4621/4621_texto_integral.xml" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4622/4622_texto_integral.xml" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4623/4623_texto_integral.xml" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4624/4624_texto_integral.xml" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4625/4625_texto_integral.xml" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4637/4637_texto_integral.xml" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4635/4635_texto_integral.xml" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4649/4649_texto_integral.xml" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4650/4650_texto_integral.xml" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4651/4651_texto_integral.xml" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4652/4652_texto_integral.xml" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4664/4664_texto_integral.xml" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4665/4665_texto_integral.xml" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4666/4666_texto_integral.xml" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4667/4667_texto_integral.xml" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4668/4668_texto_integral.xml" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4679/4679_texto_integral.xml" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4680/4680_texto_integral.xml" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4681/4681_texto_integral.xml" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4682/4682_texto_integral.xml" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4683/4683_texto_integral.xml" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4699/4699_texto_integral.xml" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4700/4700_texto_integral.xml" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4701/4701_texto_integral.xml" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4702/4702_texto_integral.xml" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4703/4703_texto_integral.xml" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4704/4704_texto_integral.xml" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4705/4705_texto_integral.xml" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4706/4706_texto_integral.xml" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4707/4707_texto_integral.xml" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4708/4708_texto_integral.xml" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/5167/ato_da_mesa_07__1810032020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4433/4433_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4434/4434_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4435/4435_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4453/4453_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4454/4454_texto_integral.xml" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4455/4455_texto_integral.xml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4456/4456_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4461/4461_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4465/4465_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4472/4472_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4474/4474_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4475/4475_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4476/4476_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4477/4477_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4478/4478_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4479/4479_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4486/4486_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4481/4481_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4482/4482_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4483/4483_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4484/4484_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4489/4489_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4490/4490_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4491/4491_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4492/4492_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4493/4493_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4494/4494_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4495/4495_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4488/4488_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4500/4500_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4501/4501_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4502/4502_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4503/4503_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4504/4504_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4505/4505_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4506/4506_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4507/4507_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4510/4510_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4512/4512_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4513/4513_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4514/4514_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4518/4518_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4519/4519_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4520/4520_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4521/4521_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4522/4522_texto_integral.xml" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4523/4523_texto_integral.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4524/4524_texto_integral.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4525/4525_texto_integral.xml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4526/4526_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4527/indicacao_51_1819022020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4528/4528_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4529/4529_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4530/4530_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4538/4538_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4539/4539_texto_integral.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4540/4540_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4553/4553_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4554/4554_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4555/4555_texto_integral.xml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4556/4556_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4557/4557_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4558/4558_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4559/4559_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4577/4577_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4578/4578_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4579/4579_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4580/4580_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4581/indicacao_70_1819022020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4595/4595_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4596/4596_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4597/4597_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4599/indicacao_74_1819022020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4606/4606_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4607/4607_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4608/4608_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4609/4609_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4610/4610_texto_integral.xml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4611/4611_texto_integral.xml" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4615/4615_texto_integral.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4616/4616_texto_integral.xml" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4617/4617_texto_integral.xml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4626/4626_texto_integral.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4627/4627_texto_integral.xml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4628/4628_texto_integral.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4629/4629_texto_integral.xml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4630/4630_texto_integral.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4631/4631_texto_integral.xml" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4632/4632_texto_integral.xml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4633/4633_texto_integral.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4634/4634_texto_integral.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4641/4641_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4642/4642_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4643/4643_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4644/4644_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4645/4645_texto_integral.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4646/4646_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4647/4647_texto_integral.xml" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4648/indicacao_100_1819022020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4657/indicacao_101_1819022020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4658/4658_texto_integral.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4659/4659_texto_integral.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4660/4660_texto_integral.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4661/indicacao_105_1819022020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4662/indicacao_106_1819022020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4671/4671_texto_integral.xml" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4672/4672_texto_integral.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4673/4673_texto_integral.xml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4674/4674_texto_integral.xml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4675/4675_texto_integral.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4676/4676_texto_integral.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4677/4677_texto_integral.xml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4678/4678_texto_integral.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4697/4697_texto_integral.xml" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4696/4696_texto_integral.xml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4695/4695_texto_integral.xml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4686/indicacao_118_1819022020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4687/indicacao_119_1819022020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2018/4688/indicacao_120_1819022020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4689/4689_texto_integral.xml" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4690/4690_texto_integral.xml" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4691/4691_texto_integral.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4692/4692_texto_integral.xml" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4693/4693_texto_integral.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4694/4694_texto_integral.xml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4509/4509_texto_integral.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4534/4534_texto_integral.xml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4582/4582_texto_integral.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4583/4583_texto_integral.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4598/4598_texto_integral.xml" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4663/4663_texto_integral.xml" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4496/4496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4612/4612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4549/4549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4574/4574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4670/4670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4685/4685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4464/4464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4466/4466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4467/4467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4473/4473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4498/4498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4499/4499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4546/4546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4511/4511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4517/4517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4550/4550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4551/4551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4552/4552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4569/4569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4570/4570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4571/4571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4572/4572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4573/4573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4575/4575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4576/4576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4592/4592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4593/4593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4594/4594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4602/4602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4603/4603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4604/4604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4605/4605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4618/4618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4636/4636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4638/4638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4639/4639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4640/4640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4653/4653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4654/4654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4655/4655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4656/4656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4698/4698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4436/4436_texto_integral.xml" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4437/4437_texto_integral.xml" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4438/4438_texto_integral.xml" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4439/4439_texto_integral.xml" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4440/4440_texto_integral.xml" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4441/4441_texto_integral.xml" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4442/4442_texto_integral.xml" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4443/4443_texto_integral.xml" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4444/4444_texto_integral.xml" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4451/4451_texto_integral.xml" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4452/4452_texto_integral.xml" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4462/4462_texto_integral.xml" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4471/4471_texto_integral.xml" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4468/4468_texto_integral.xml" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4469/4469_texto_integral.xml" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4470/4470_texto_integral.xml" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4485/4485_texto_integral.xml" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4487/4487_texto_integral.xml" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4497/4497_texto_integral.xml" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4508/4508_texto_integral.xml" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4515/4515_texto_integral.xml" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4516/4516_texto_integral.xml" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4531/4531_texto_integral.xml" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4532/4532_texto_integral.xml" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4533/4533_texto_integral.xml" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4535/4535_texto_integral.xml" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4536/4536_texto_integral.xml" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4537/4537_texto_integral.xml" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4541/4541_texto_integral.xml" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4542/4542_texto_integral.xml" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4543/4543_texto_integral.xml" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4544/4544_texto_integral.xml" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4545/4545_texto_integral.xml" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4560/4560_texto_integral.xml" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4561/4561_texto_integral.xml" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4562/4562_texto_integral.xml" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4563/4563_texto_integral.xml" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4564/4564_texto_integral.xml" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4565/4565_texto_integral.xml" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4566/4566_texto_integral.xml" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4567/4567_texto_integral.xml" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4568/4568_texto_integral.xml" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4584/4584_texto_integral.xml" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4585/4585_texto_integral.xml" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4586/4586_texto_integral.xml" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4587/4587_texto_integral.xml" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4588/4588_texto_integral.xml" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4589/4589_texto_integral.xml" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4590/4590_texto_integral.xml" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4591/4591_texto_integral.xml" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4600/4600_texto_integral.xml" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4601/4601_texto_integral.xml" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4613/4613_texto_integral.xml" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4614/4614_texto_integral.xml" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4619/4619_texto_integral.xml" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4620/4620_texto_integral.xml" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4621/4621_texto_integral.xml" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4622/4622_texto_integral.xml" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4623/4623_texto_integral.xml" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4624/4624_texto_integral.xml" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4625/4625_texto_integral.xml" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4637/4637_texto_integral.xml" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4635/4635_texto_integral.xml" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4649/4649_texto_integral.xml" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4650/4650_texto_integral.xml" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4651/4651_texto_integral.xml" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4652/4652_texto_integral.xml" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4664/4664_texto_integral.xml" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4665/4665_texto_integral.xml" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4666/4666_texto_integral.xml" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4667/4667_texto_integral.xml" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4668/4668_texto_integral.xml" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4679/4679_texto_integral.xml" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4680/4680_texto_integral.xml" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4681/4681_texto_integral.xml" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4682/4682_texto_integral.xml" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4683/4683_texto_integral.xml" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4699/4699_texto_integral.xml" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4700/4700_texto_integral.xml" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4701/4701_texto_integral.xml" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4702/4702_texto_integral.xml" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4703/4703_texto_integral.xml" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4704/4704_texto_integral.xml" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4705/4705_texto_integral.xml" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4706/4706_texto_integral.xml" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4707/4707_texto_integral.xml" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2018/4708/4708_texto_integral.xml" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H285"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>