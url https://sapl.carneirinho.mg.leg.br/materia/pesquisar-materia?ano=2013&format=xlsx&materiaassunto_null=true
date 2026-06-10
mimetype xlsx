--- v1 (2026-03-26)
+++ v2 (2026-06-10)
@@ -3761,51 +3761,51 @@
   <si>
     <t>AUTORIZA OS REPRESENTANTES DA FAZENDA PÚBLICA MUNICIPAL A CELEBRAREM ACORDO EM PROCESSOS ADMINISTRATIVOS E TRANSACIONAR EM PROCESSOS JUDICIAIS EM QUE O MUNICÍPIO DE CARNEIRINHO, SUAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS FOREM INTERESSADOS, AUTORES, RÉUS OU TIVEREM INTERESSE JURÍDICO NA QUALIDADE DE ASSISTENTES OU OPONENTES, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3242/3242_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA OS REPRESENTANTES DA FAZENDA PÚBLICA MUNICIPAL A NÃO APRESENTAR EMBARGOS EM CERTAS EXECUÇÕES TRABALHISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3243/3243_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL NA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3244/3244_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2013/3244/pl_58_13__000204.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3252/3252_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA DE ASSISTÊNCIA SOCIAL NO MUNICÍPIO DE CARNEIRINHO/MG.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3264/3264_texto_integral.doc</t>
   </si>
@@ -4964,51 +4964,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2891/2891_texto_integral.xml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2894/2894_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2895/2895_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2896/2896_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2897/2897_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2898/2898_texto_integral.xml" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2899/2899_texto_integral.xml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2900/2900_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2901/2901_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2902/2902_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2880/2880_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2903/2903_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2904/2904_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2905/2905_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2911/2911_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2906/2906_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2907/2907_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2908/2908_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2909/2909_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2910/2910_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2923/2923_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2932/2932_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2933/2933_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2935/2935_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2938/2938_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2937/2937_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2939/2939_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2940/2940_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2941/2941_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2949/2949_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2930/2930_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2931/2931_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2924/2924_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2925/2925_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2926/2926_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3122/3122_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2942/2942_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2943/2943_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2945/2945_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2946/2946_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2950/2950_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2936/2936_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2944/2944_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2954/2954_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2953/2953_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2960/2960_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2987/2987_texto_integral.xml" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2957/2957_texto_integral.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2958/2958_texto_integral.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2986/2986_texto_integral.xml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2965/2965_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2964/2964_texto_integral.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2956/2956_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2961/2961_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2962/2962_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2963/2963_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2968/2968_texto_integral.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2979/2979_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3001/3001_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2978/2978_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2988/2988_texto_integral.xml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2989/2989_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2983/2983_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2982/2982_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2999/2999_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2990/2990_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2992/2992_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2991/2991_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2985/2985_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2984/2984_texto_integral.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2993/2993_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3018/3018_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3017/3017_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3016/3016_texto_integral.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3012/3012_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3010/3010_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3009/3009_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3008/3008_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3003/3003_texto_integral.xml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3002/3002_texto_integral.xml" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3004/3004_texto_integral.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3011/3011_texto_integral.xml" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3005/3005_texto_integral.xml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3006/3006_texto_integral.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3014/3014_texto_integral.xml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3013/3013_texto_integral.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3031/3031_texto_integral.xml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3034/3034_texto_integral.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3033/3033_texto_integral.xml" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3028/3028_texto_integral.xml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3030/3030_texto_integral.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3025/3025_texto_integral.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3036/3036_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3029/3029_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3027/3027_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3024/3024_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3035/3035_texto_integral.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3055/3055_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3054/3054_texto_integral.xml" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3053/3053_texto_integral.xml" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3065/3065_texto_integral.xml" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3046/3046_texto_integral.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3057/3057_texto_integral.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3066/3066_texto_integral.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3042/3042_texto_integral.xml" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3047/3047_texto_integral.xml" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3049/3049_texto_integral.xml" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3048/3048_texto_integral.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3044/3044_texto_integral.xml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3043/3043_texto_integral.xml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3052/3052_texto_integral.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3051/3051_texto_integral.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3040/3040_texto_integral.xml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3041/3041_texto_integral.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3045/3045_texto_integral.xml" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3050/3050_texto_integral.xml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3067/3067_texto_integral.xml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3087/3087_texto_integral.xml" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3073/3073_texto_integral.xml" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3074/3074_texto_integral.xml" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3071/3071_texto_integral.xml" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3070/3070_texto_integral.xml" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3069/3069_texto_integral.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3079/3079_texto_integral.xml" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3080/3080_texto_integral.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3081/3081_texto_integral.xml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3075/3075_texto_integral.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3086/3086_texto_integral.xml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3088/3088_texto_integral.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3089/3089_texto_integral.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3094/3094_texto_integral.xml" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3097/3097_texto_integral.xml" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3107/3107_texto_integral.xml" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3104/3104_texto_integral.xml" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3108/3108_texto_integral.xml" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3106/3106_texto_integral.xml" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3105/3105_texto_integral.xml" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3100/3100_texto_integral.xml" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3109/3109_texto_integral.xml" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3095/3095_texto_integral.xml" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3096/3096_texto_integral.xml" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3099/3099_texto_integral.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3118/3118_texto_integral.xml" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3103/3103_texto_integral.xml" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3134/3134_texto_integral.xml" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3121/3121_texto_integral.xml" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3119/3119_texto_integral.xml" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3120/3120_texto_integral.xml" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3133/3133_texto_integral.xml" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3131/3131_texto_integral.xml" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3132/3132_texto_integral.xml" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3124/3124_texto_integral.xml" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3125/3125_texto_integral.xml" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3129/3129_texto_integral.xml" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3128/3128_texto_integral.xml" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3130/3130_texto_integral.xml" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3123/3123_texto_integral.xml" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3126/3126_texto_integral.xml" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3127/3127_texto_integral.xml" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3138/3138_texto_integral.xml" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3164/3164_texto_integral.xml" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3165/3165_texto_integral.xml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3162/3162_texto_integral.xml" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3168/3168_texto_integral.xml" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3169/3169_texto_integral.xml" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3170/3170_texto_integral.xml" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3166/3166_texto_integral.xml" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3171/3171_texto_integral.xml" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3160/3160_texto_integral.xml" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3161/3161_texto_integral.xml" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3167/3167_texto_integral.xml" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3189/3189_texto_integral.xml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3188/3188_texto_integral.xml" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3195/3195_texto_integral.xml" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3182/3182_texto_integral.xml" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3181/3181_texto_integral.xml" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3180/3180_texto_integral.xml" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3183/3183_texto_integral.xml" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3185/3185_texto_integral.xml" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3179/3179_texto_integral.xml" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3177/3177_texto_integral.xml" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3197/3197_texto_integral.xml" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3190/3190_texto_integral.xml" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3199/3199_texto_integral.xml" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3200/3200_texto_integral.xml" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3201/3201_texto_integral.xml" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3202/3202_texto_integral.xml" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3203/3203_texto_integral.xml" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3204/3204_texto_integral.xml" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3206/3206_texto_integral.xml" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3214/3214_texto_integral.xml" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3213/3213_texto_integral.xml" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3220/3220_texto_integral.xml" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3219/3219_texto_integral.xml" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3218/3218_texto_integral.xml" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3208/3208_texto_integral.xml" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3211/3211_texto_integral.xml" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3210/3210_texto_integral.xml" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3212/3212_texto_integral.xml" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3215/3215_texto_integral.xml" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3216/3216_texto_integral.xml" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3223/3223_texto_integral.xml" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3224/3224_texto_integral.xml" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3225/3225_texto_integral.xml" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3226/3226_texto_integral.xml" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3227/3227_texto_integral.xml" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3245/3245_texto_integral.xml" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3228/3228_texto_integral.xml" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3229/3229_texto_integral.xml" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3230/3230_texto_integral.xml" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3231/3231_texto_integral.xml" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3232/3232_texto_integral.xml" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3233/3233_texto_integral.xml" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3248/3248_texto_integral.xml" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3249/3249_texto_integral.xml" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3250/3250_texto_integral.xml" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3246/3246_texto_integral.xml" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3247/3247_texto_integral.xml" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3260/3260_texto_integral.xml" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3259/3259_texto_integral.xml" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3258/3258_texto_integral.xml" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3255/3255_texto_integral.xml" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3256/3256_texto_integral.xml" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3254/3254_texto_integral.xml" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3257/3257_texto_integral.xml" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3253/3253_texto_integral.xml" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3266/3266_texto_integral.xml" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3267/3267_texto_integral.xml" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3268/3268_texto_integral.xml" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3269/3269_texto_integral.xml" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3270/3270_texto_integral.xml" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3271/3271_texto_integral.xml" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3290/3290_texto_integral.xml" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3291/3291_texto_integral.xml" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3292/3292_texto_integral.xml" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3289/3289_texto_integral.xml" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3294/3294_texto_integral.xml" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3295/3295_texto_integral.xml" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3296/3296_texto_integral.xml" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3293/3293_texto_integral.xml" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3301/3301_texto_integral.xml" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3302/3302_texto_integral.xml" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3303/3303_texto_integral.xml" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3304/3304_texto_integral.xml" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3305/3305_texto_integral.xml" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3306/3306_texto_integral.xml" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3307/3307_texto_integral.xml" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3308/3308_texto_integral.xml" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3309/3309_texto_integral.xml" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2882/2882_texto_integral.xml" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2883/2883_texto_integral.xml" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2927/2927_texto_integral.xml" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2977/2977_texto_integral.xml" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2976/2976_texto_integral.xml" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3007/3007_texto_integral.xml" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3076/3076_texto_integral.xml" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3082/3082_texto_integral.xml" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3102/3102_texto_integral.xml" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3101/3101_texto_integral.xml" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3205/3205_texto_integral.xml" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3284/3284_texto_integral.xml" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3285/3285_texto_integral.xml" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3286/3286_texto_integral.xml" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3287/3287_texto_integral.xml" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3288/3288_texto_integral.xml" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2994/2994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2881/2881_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3093/3093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2913/2913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2914/2914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2915/2915_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2916/2916_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2918/2918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2920/2920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2969/2969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2970/2970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2971/2971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2972/2972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2974/2974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2975/2975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2996/2996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2997/2997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2998/2998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3019/3019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3038/3038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3039/3039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3115/3115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3059/3059_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3060/3060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3083/3083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3084/3084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3085/3085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3110/3110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3092/3092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3139/3139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3140/3140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3117/3117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3141/3141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3142/3142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3143/3143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3144/3144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3145/3145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3146/3146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3147/3147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3148/3148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3149/3149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3151/3151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3152/3152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3155/3155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3156/3156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3157/3157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3173/3173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3175/3175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3191/3191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3192/3192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3221/3221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3241/3241_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3242/3242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3243/3243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3244/3244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3252/3252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3264/3264_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3265/3265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3278/3278_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3298/3298_texto_integral.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3315/3315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2967/2967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3153/3153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3176/3176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3193/3193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3207/3207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3310/3310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3311/3311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3312/3312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3194/3194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3279/3279_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2884/2884_texto_integral.xml" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2885/2885_texto_integral.xml" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2886/2886_texto_integral.xml" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2887/2887_texto_integral.xml" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2888/2888_texto_integral.xml" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2892/2892_texto_integral.xml" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2889/2889_texto_integral.xml" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2890/2890_texto_integral.xml" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2919/2919_texto_integral.xml" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2921/2921_texto_integral.xml" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2922/2922_texto_integral.xml" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2928/2928_texto_integral.xml" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2934/2934_texto_integral.xml" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2955/2955_texto_integral.xml" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2959/2959_texto_integral.xml" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2951/2951_texto_integral.xml" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2952/2952_texto_integral.xml" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2981/2981_texto_integral.xml" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2980/2980_texto_integral.xml" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3015/3015_texto_integral.xml" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3000/3000_texto_integral.xml" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3022/3022_texto_integral.xml" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3020/3020_texto_integral.xml" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3021/3021_texto_integral.xml" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3026/3026_texto_integral.xml" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3032/3032_texto_integral.xml" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3037/3037_texto_integral.xml" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3064/3064_texto_integral.xml" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3062/3062_texto_integral.xml" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3056/3056_texto_integral.xml" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3061/3061_texto_integral.xml" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3058/3058_texto_integral.xml" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3063/3063_texto_integral.xml" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3068/3068_texto_integral.xml" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3077/3077_texto_integral.xml" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3072/3072_texto_integral.xml" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3078/3078_texto_integral.xml" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3116/3116_texto_integral.xml" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3091/3091_texto_integral.xml" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3112/3112_texto_integral.xml" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3113/3113_texto_integral.xml" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3114/3114_texto_integral.xml" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3137/3137_texto_integral.xml" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3136/3136_texto_integral.xml" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3135/3135_texto_integral.xml" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3150/3150_texto_integral.xml" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3172/3172_texto_integral.xml" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3158/3158_texto_integral.xml" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3159/3159_texto_integral.xml" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3187/3187_texto_integral.xml" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3186/3186_texto_integral.xml" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3184/3184_texto_integral.xml" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3198/3198_texto_integral.xml" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3196/3196_texto_integral.xml" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3217/3217_texto_integral.xml" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3209/3209_texto_integral.xml" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3222/3222_texto_integral.xml" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3236/3236_texto_integral.xml" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3235/3235_texto_integral.xml" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3237/3237_texto_integral.xml" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3238/3238_texto_integral.xml" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3240/3240_texto_integral.xml" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3239/3239_texto_integral.xml" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3251/3251_texto_integral.xml" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3261/3261_texto_integral.xml" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3262/3262_texto_integral.xml" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3280/3280_texto_integral.xml" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3281/3281_texto_integral.xml" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3277/3277_texto_integral.xml" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3282/3282_texto_integral.xml" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3283/3283_texto_integral.xml" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2891/2891_texto_integral.xml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2894/2894_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2895/2895_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2896/2896_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2897/2897_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2898/2898_texto_integral.xml" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2899/2899_texto_integral.xml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2900/2900_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2901/2901_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2902/2902_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2880/2880_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2903/2903_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2904/2904_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2905/2905_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2911/2911_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2906/2906_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2907/2907_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2908/2908_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2909/2909_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2910/2910_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2923/2923_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2932/2932_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2933/2933_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2935/2935_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2938/2938_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2937/2937_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2939/2939_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2940/2940_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2941/2941_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2949/2949_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2930/2930_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2931/2931_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2924/2924_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2925/2925_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2926/2926_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3122/3122_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2942/2942_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2943/2943_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2945/2945_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2946/2946_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2950/2950_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2936/2936_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2944/2944_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2954/2954_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2953/2953_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2960/2960_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2987/2987_texto_integral.xml" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2957/2957_texto_integral.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2958/2958_texto_integral.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2986/2986_texto_integral.xml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2965/2965_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2964/2964_texto_integral.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2956/2956_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2961/2961_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2962/2962_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2963/2963_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2968/2968_texto_integral.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2979/2979_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3001/3001_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2978/2978_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2988/2988_texto_integral.xml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2989/2989_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2983/2983_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2982/2982_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2999/2999_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2990/2990_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2992/2992_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2991/2991_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2985/2985_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2984/2984_texto_integral.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2993/2993_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3018/3018_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3017/3017_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3016/3016_texto_integral.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3012/3012_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3010/3010_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3009/3009_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3008/3008_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3003/3003_texto_integral.xml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3002/3002_texto_integral.xml" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3004/3004_texto_integral.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3011/3011_texto_integral.xml" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3005/3005_texto_integral.xml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3006/3006_texto_integral.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3014/3014_texto_integral.xml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3013/3013_texto_integral.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3031/3031_texto_integral.xml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3034/3034_texto_integral.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3033/3033_texto_integral.xml" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3028/3028_texto_integral.xml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3030/3030_texto_integral.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3025/3025_texto_integral.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3036/3036_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3029/3029_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3027/3027_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3024/3024_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3035/3035_texto_integral.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3055/3055_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3054/3054_texto_integral.xml" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3053/3053_texto_integral.xml" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3065/3065_texto_integral.xml" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3046/3046_texto_integral.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3057/3057_texto_integral.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3066/3066_texto_integral.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3042/3042_texto_integral.xml" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3047/3047_texto_integral.xml" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3049/3049_texto_integral.xml" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3048/3048_texto_integral.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3044/3044_texto_integral.xml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3043/3043_texto_integral.xml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3052/3052_texto_integral.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3051/3051_texto_integral.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3040/3040_texto_integral.xml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3041/3041_texto_integral.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3045/3045_texto_integral.xml" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3050/3050_texto_integral.xml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3067/3067_texto_integral.xml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3087/3087_texto_integral.xml" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3073/3073_texto_integral.xml" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3074/3074_texto_integral.xml" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3071/3071_texto_integral.xml" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3070/3070_texto_integral.xml" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3069/3069_texto_integral.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3079/3079_texto_integral.xml" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3080/3080_texto_integral.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3081/3081_texto_integral.xml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3075/3075_texto_integral.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3086/3086_texto_integral.xml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3088/3088_texto_integral.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3089/3089_texto_integral.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3094/3094_texto_integral.xml" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3097/3097_texto_integral.xml" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3107/3107_texto_integral.xml" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3104/3104_texto_integral.xml" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3108/3108_texto_integral.xml" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3106/3106_texto_integral.xml" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3105/3105_texto_integral.xml" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3100/3100_texto_integral.xml" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3109/3109_texto_integral.xml" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3095/3095_texto_integral.xml" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3096/3096_texto_integral.xml" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3099/3099_texto_integral.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3118/3118_texto_integral.xml" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3103/3103_texto_integral.xml" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3134/3134_texto_integral.xml" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3121/3121_texto_integral.xml" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3119/3119_texto_integral.xml" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3120/3120_texto_integral.xml" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3133/3133_texto_integral.xml" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3131/3131_texto_integral.xml" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3132/3132_texto_integral.xml" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3124/3124_texto_integral.xml" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3125/3125_texto_integral.xml" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3129/3129_texto_integral.xml" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3128/3128_texto_integral.xml" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3130/3130_texto_integral.xml" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3123/3123_texto_integral.xml" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3126/3126_texto_integral.xml" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3127/3127_texto_integral.xml" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3138/3138_texto_integral.xml" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3164/3164_texto_integral.xml" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3165/3165_texto_integral.xml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3162/3162_texto_integral.xml" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3168/3168_texto_integral.xml" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3169/3169_texto_integral.xml" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3170/3170_texto_integral.xml" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3166/3166_texto_integral.xml" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3171/3171_texto_integral.xml" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3160/3160_texto_integral.xml" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3161/3161_texto_integral.xml" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3167/3167_texto_integral.xml" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3189/3189_texto_integral.xml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3188/3188_texto_integral.xml" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3195/3195_texto_integral.xml" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3182/3182_texto_integral.xml" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3181/3181_texto_integral.xml" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3180/3180_texto_integral.xml" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3183/3183_texto_integral.xml" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3185/3185_texto_integral.xml" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3179/3179_texto_integral.xml" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3177/3177_texto_integral.xml" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3197/3197_texto_integral.xml" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3190/3190_texto_integral.xml" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3199/3199_texto_integral.xml" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3200/3200_texto_integral.xml" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3201/3201_texto_integral.xml" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3202/3202_texto_integral.xml" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3203/3203_texto_integral.xml" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3204/3204_texto_integral.xml" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3206/3206_texto_integral.xml" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3214/3214_texto_integral.xml" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3213/3213_texto_integral.xml" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3220/3220_texto_integral.xml" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3219/3219_texto_integral.xml" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3218/3218_texto_integral.xml" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3208/3208_texto_integral.xml" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3211/3211_texto_integral.xml" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3210/3210_texto_integral.xml" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3212/3212_texto_integral.xml" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3215/3215_texto_integral.xml" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3216/3216_texto_integral.xml" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3223/3223_texto_integral.xml" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3224/3224_texto_integral.xml" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3225/3225_texto_integral.xml" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3226/3226_texto_integral.xml" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3227/3227_texto_integral.xml" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3245/3245_texto_integral.xml" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3228/3228_texto_integral.xml" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3229/3229_texto_integral.xml" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3230/3230_texto_integral.xml" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3231/3231_texto_integral.xml" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3232/3232_texto_integral.xml" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3233/3233_texto_integral.xml" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3248/3248_texto_integral.xml" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3249/3249_texto_integral.xml" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3250/3250_texto_integral.xml" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3246/3246_texto_integral.xml" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3247/3247_texto_integral.xml" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3260/3260_texto_integral.xml" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3259/3259_texto_integral.xml" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3258/3258_texto_integral.xml" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3255/3255_texto_integral.xml" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3256/3256_texto_integral.xml" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3254/3254_texto_integral.xml" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3257/3257_texto_integral.xml" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3253/3253_texto_integral.xml" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3266/3266_texto_integral.xml" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3267/3267_texto_integral.xml" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3268/3268_texto_integral.xml" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3269/3269_texto_integral.xml" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3270/3270_texto_integral.xml" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3271/3271_texto_integral.xml" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3290/3290_texto_integral.xml" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3291/3291_texto_integral.xml" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3292/3292_texto_integral.xml" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3289/3289_texto_integral.xml" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3294/3294_texto_integral.xml" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3295/3295_texto_integral.xml" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3296/3296_texto_integral.xml" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3293/3293_texto_integral.xml" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3301/3301_texto_integral.xml" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3302/3302_texto_integral.xml" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3303/3303_texto_integral.xml" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3304/3304_texto_integral.xml" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3305/3305_texto_integral.xml" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3306/3306_texto_integral.xml" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3307/3307_texto_integral.xml" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3308/3308_texto_integral.xml" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3309/3309_texto_integral.xml" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2882/2882_texto_integral.xml" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2883/2883_texto_integral.xml" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2927/2927_texto_integral.xml" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2977/2977_texto_integral.xml" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2976/2976_texto_integral.xml" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3007/3007_texto_integral.xml" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3076/3076_texto_integral.xml" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3082/3082_texto_integral.xml" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3102/3102_texto_integral.xml" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3101/3101_texto_integral.xml" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3205/3205_texto_integral.xml" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3284/3284_texto_integral.xml" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3285/3285_texto_integral.xml" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3286/3286_texto_integral.xml" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3287/3287_texto_integral.xml" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3288/3288_texto_integral.xml" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2994/2994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2881/2881_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3093/3093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2913/2913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2914/2914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2915/2915_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2916/2916_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2918/2918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2920/2920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2969/2969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2970/2970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2971/2971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2972/2972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2974/2974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2975/2975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2996/2996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2997/2997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2998/2998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3019/3019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3038/3038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3039/3039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3115/3115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3059/3059_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3060/3060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3083/3083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3084/3084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3085/3085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3110/3110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3092/3092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3139/3139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3140/3140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3117/3117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3141/3141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3142/3142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3143/3143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3144/3144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3145/3145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3146/3146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3147/3147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3148/3148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3149/3149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3151/3151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3152/3152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3155/3155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3156/3156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3157/3157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3173/3173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3175/3175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3191/3191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3192/3192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3221/3221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3241/3241_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3242/3242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3243/3243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/sapl/public/materialegislativa/2013/3244/pl_58_13__000204.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3252/3252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3264/3264_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3265/3265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3278/3278_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3298/3298_texto_integral.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3315/3315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2967/2967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3153/3153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3176/3176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3193/3193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3207/3207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3310/3310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3311/3311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3312/3312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3194/3194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3279/3279_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2884/2884_texto_integral.xml" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2885/2885_texto_integral.xml" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2886/2886_texto_integral.xml" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2887/2887_texto_integral.xml" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2888/2888_texto_integral.xml" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2892/2892_texto_integral.xml" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2889/2889_texto_integral.xml" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2890/2890_texto_integral.xml" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2919/2919_texto_integral.xml" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2921/2921_texto_integral.xml" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2922/2922_texto_integral.xml" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2928/2928_texto_integral.xml" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2934/2934_texto_integral.xml" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2955/2955_texto_integral.xml" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2959/2959_texto_integral.xml" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2951/2951_texto_integral.xml" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2952/2952_texto_integral.xml" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2981/2981_texto_integral.xml" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/2980/2980_texto_integral.xml" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3015/3015_texto_integral.xml" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3000/3000_texto_integral.xml" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3022/3022_texto_integral.xml" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3020/3020_texto_integral.xml" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3021/3021_texto_integral.xml" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3026/3026_texto_integral.xml" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3032/3032_texto_integral.xml" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3037/3037_texto_integral.xml" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3064/3064_texto_integral.xml" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3062/3062_texto_integral.xml" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3056/3056_texto_integral.xml" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3061/3061_texto_integral.xml" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3058/3058_texto_integral.xml" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3063/3063_texto_integral.xml" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3068/3068_texto_integral.xml" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3077/3077_texto_integral.xml" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3072/3072_texto_integral.xml" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3078/3078_texto_integral.xml" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3116/3116_texto_integral.xml" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3091/3091_texto_integral.xml" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3112/3112_texto_integral.xml" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3113/3113_texto_integral.xml" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3114/3114_texto_integral.xml" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3137/3137_texto_integral.xml" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3136/3136_texto_integral.xml" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3135/3135_texto_integral.xml" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3150/3150_texto_integral.xml" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3172/3172_texto_integral.xml" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3158/3158_texto_integral.xml" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3159/3159_texto_integral.xml" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3187/3187_texto_integral.xml" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3186/3186_texto_integral.xml" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3184/3184_texto_integral.xml" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3198/3198_texto_integral.xml" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3196/3196_texto_integral.xml" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3217/3217_texto_integral.xml" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3209/3209_texto_integral.xml" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3222/3222_texto_integral.xml" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3236/3236_texto_integral.xml" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3235/3235_texto_integral.xml" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3237/3237_texto_integral.xml" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3238/3238_texto_integral.xml" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3240/3240_texto_integral.xml" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3239/3239_texto_integral.xml" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3251/3251_texto_integral.xml" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3261/3261_texto_integral.xml" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3262/3262_texto_integral.xml" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3280/3280_texto_integral.xml" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3281/3281_texto_integral.xml" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3277/3277_texto_integral.xml" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3282/3282_texto_integral.xml" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2013/3283/3283_texto_integral.xml" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H421"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="222.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="98.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>