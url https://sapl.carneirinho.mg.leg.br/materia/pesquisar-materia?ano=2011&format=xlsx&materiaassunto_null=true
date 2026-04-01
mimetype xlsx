--- v0 (2025-10-04)
+++ v1 (2026-04-01)
@@ -54,2773 +54,2773 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sirvaldo Socorro de Toledo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2164/2164_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2164/2164_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE REITERAR A INDICAÇÃO DE Nº 13 DE 06 DE JANEIRO DE 2009, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL A INSTALAÇÃO DE FARMÁCIAS MUNICIPAIS NOS DISTRITOS E VILAS DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2165/2165_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2165/2165_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE REITERAR A INDICAÇÃO DE Nº148 DE 01 DEZEMBRO DE 2010, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL O FUNCIONAMENTO DA CRECHE MUNCIPAL DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2166/2166_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2166/2166_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE REITERAR A INDICAÇÃO DE Nº82 DE 30 DE MARÇO DE 2009, SOLICITOU A SENHORA PREFEITA MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE PARA QUE FAÇA O RECAPEAMENTO DO ACESSO DA MGT 497 À SEDE DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL, BEM COMO DAS RUAS E AVENIDAS DO REFERIDO DISTRITO.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2170/2170_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2170/2170_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO O FUNCIONAMENTO DA CRECHE MENINO JESUS DE JANEIRO A DEZEMBRO NO PERÍODO DAS 6H AS 18 HORAS.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2169/2169_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2169/2169_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE REITERAR A INDICAÇÃO DE Nº45 DE 08 DE ABRIL DE 2010, QUE SOLICITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO A CONSTRUÇÃO DE UM VELÓRIO MUNICIPAL NO DISTRITO DE ESTRELA DA BARRA E NOS DEMAIS DISTRITOS.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2168/2168_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2168/2168_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLCITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, A REANÁLISE E REVISÃO DO PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Gerson Ferrari</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2182/2182_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2182/2182_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL, PARA QUE FAÇA O LEVANTAMENTO E CASCALHAMENTO DA ESTRADA QUE LIGA A SEDE DO MUNICÍPIO À COMUNIDADE SÃO JOÃO BATISTA - RUIVINHA.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2184/2184_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2184/2184_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE REITERAR OS TERMOS DA INDICAÇÃO 69/2010, DATADA DE 14 DE MAIO DE 2010, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL, A DOAÇÃO DE CESTAS DE MATERIAIS DE CONSTRUÇÃO AS PESSOAS QUE FORAM CONTEMPLADAS COM TERRENOS PELA MUNICIPALIDADE NAS GESTÕES ANTERIORES E QUE NÃO EDIFICARAM AS SUAS CASAS.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2185/2185_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2185/2185_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL, QUE DISPONIBILIZE UM VEÍCULO PARA FICAR A DISPOSIÇÃO DOS MORADORES DA COMUNIDADE SÃO JOÃO BATISTA - RUIVINHA.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Joaquim Madalena Severino de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2203/2203_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2203/2203_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLCITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO A CONTRATAÇÃO DE UM PROFISSIONAL DE ODONTOLÓGIA PARA ATENDER NO PSF DO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Mauri Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2210/2210_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2210/2210_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLCITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, A CONSTRUÇÃO DE LOMBADA ENTRE A RUA FRANCISCO TIAGO DA SILVA NO TRECHO ENTRE A AV.JACI LIMA DE PAULA COM A AV. AUGUSTA FERREIRA BARBOSA.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2208/2208_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2208/2208_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNCIPAL DE CARNEIRINHO A IMPLANTAÇÃO DE UM COLETOR DE LIXO NO TREVO ONDE FICA O CRISTO REDENTOR.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2207/2207_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2207/2207_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO A REFORMA DO POSTO DE SAÚDE DA VILA APARECIDA DO PARANAIBA.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Edna Cristina de Lima</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2204/2204_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2204/2204_texto_integral.xml</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO QUE DETERMINE AO SETOR COMPETENTE PARA QUE FAÇA UM LEVANTAMENTO DOS TERRENOS EXISTENTES EM NOME DE SEBASTIÃO FELICIO QUE SE ENCONTRA DE POSSE DE TERCEIROS, COM POSTERIOR DOAÇÃO DAS ESCRITURAS, COM ISSO REGULARIZANDO ESTÁ PENDÊNCIA O MAIS RÁPIDO POSSÍVEL.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2205/2205_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2205/2205_texto_integral.xml</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO QUE DETERMINE AO SETOR COMPETE PARA QUE INSTALE UM RELÓGIO DE PONTO NO POSTO DE SAÚDE E PSF DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Cacildo Adolfo de Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2219/2219_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2219/2219_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO QUE DETERMINE AO SETOR COMPETENTE PARA QUE LIBERE O TELEFONE DO POSTO DE SAÚDE DO DISTRITO DE FÁTIMA DO PONTAL PARA FAZER LIGAÇÕES PARA CELULARES.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2223/2223_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2223/2223_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE REITERAR OS TERMOS DA INDICAÇÃO N. 171/2009, DATADA DE 01 DE SETEMBRO DE 2009 QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL A CONSTRUÇÃO DE MÓDULOS SANITÁRIOS NA SEDE, NOS DISTRITOS, NAS VILAS E NOS POVOADOS.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2222/2222_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2222/2222_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE REITERAR OS TERMOS DA INDICAÇÃO N. 199/2009, DATADA DE 15 DE OUTUBRO DE 2009 QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL QUE FAÇA UMA PARCERIA COM A USINA CARNEIRINHO PARA A CONSTRUÇÃO DE CONJUNTOS HABITACIONAIS NO MUNICÍPIO DE CARNEIRINHO, DE FORMA QUE O MUNICÍPIO DISPONIBILIZE OS TERRENOS.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2220/2220_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2220/2220_texto_integral.xml</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO A DISPONIBILIZAÇÃO DE MAIS UM ÔNIBUS PARA LEVAR OS ALUNOS QUE SE MATRICULARÃO EM CURSOS PROFISSIONALIZANTES NO IEP PARA A CIDADE DE ITURAMA.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2224/2224_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2224/2224_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL APOIO FINANCEIRO DISPONIBILIZADO PARA A REALIZAÇÃO DA CAVALGADA EM JANEIRO DE 2012 NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL SEJA NO MINIMO DE R$30.000,00 (TRINTA MIL REAIS).</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2225/2225_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2225/2225_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLCITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, QUE FAÇA REFORMA DA PONTE QUE LIGA A COMUNIDADE DO CÓRREGO DO FRANGO, PASSANDO PELA PROPRIEDADE DO SR.BARBOSA E DO SR. MANOEL MARTINS ATAIDE DANDO ACESSO A VARIAS PROPRIEDADES RURAIS.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2236/2236_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2236/2236_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, QUE INTERCEDA JUNTO A CEMIG PARA ESTAR AMPLIANDO A REDE ELÉTRICA EM TODOS OS TERRENOS DO PARQUE INDUSTRIAL NA SEDE DO MUNICIPIO DE CARNEIRINHO</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2233/2233_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2233/2233_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICÍPAL DE CARNEIRINHO, QUE FAÇA O CASCALHAMENTO DA ESTRADA QUE LIGA MUNICÍPIO DE CARNEIRINHO AO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2234/2234_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2234/2234_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLCITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, A INSTALAÇÃO DE UMA AGÊNCIA DA CAIXA ECONÔMICA FEDERAL NO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2227/2227_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2227/2227_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLCITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, QUE DETERMINE AO SETOR COMPETENTE PARA QUE FAÇA A LIMPEZA DAS RUAS E AVENIDAS DA VILA GRACILÂNDIA.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2228/2228_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2228/2228_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICICPAL DE CARNEIRINHO, QUE DETERMINE AO SETOR COMPETENTE PARA QUE FAÇA UMA OPERAÇÃO TAMPA BURACO NAS ESTRADAS VICINAIS DO MUNICÍPIO DE CARNEIRINHO, BEM COMO PROVIDENCIAR IMEDIATAMENTE TAMPAR AS POSSAS DE ÁGUA NA ESTRADA DA REGIÃO DO LÁZARO PAULINO, (VALIM), DO NARDO E DO VILTON, (CAVA). </t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2237/2237_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2237/2237_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFITA MUNCICIPAL DE CARNEIRINHO, A REFORMA DA QUADRA DE ESPORTE ELOI ROSA DA SILVA NA VILA GRACILÂNDIA.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2256/2256_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2256/2256_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE REITERAR A INDICAÇÃO DE Nº21 DE 27 DE JANEIRO DE 2009, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, A CONSTRUÇÃO DE CASAS POPULARES NO DISTRITO DE ESTRELA DA BARRA, PRIORIZANDO AS PESSOAS QUE FORAM CONTEMPLADAS COM A DOAÇÃO DE TERRENOS PELA GESTÃO PASSADA E TAMBÉM AS PESSOAS QUE JA POSSUEM O LOTE E QUE NÃO TEM CONDIÇÃO DE COSNTRUIR SUA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2255/2255_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2255/2255_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE REITERAR A INDICAÇÃO DE Nº223 DE 16 DE NOVEMBRO DE 2009, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE PARA QUE FAÇA A LIMPEZA NOS TERRENOS BALDIOS, RUAS E AVENIDAS SEM PAVIMENTAÇÃO DO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2254/2254_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2254/2254_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE REITERAR A INDICAÇÃO DE Nº32 DE 15 DE MARÇO DE 2010, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL, A DISPONIBILIZAÇÃO DE UMA PÁ CARREGADEIRA, UMA PATROLA E DOIS CAMINHÕES BASCULANTE PARA O DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2250/2250_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2250/2250_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, A REALIZAÇÃO DE TORNEIO DE FUTSAL NA VILA APARECIDA DO PARANAÍBA(BARBOSA).</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2249/2249_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2249/2249_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, QUE VOLTE A REALIZAR O BAILE DA MELHOR IDADE NO MUNICÍPIO DE CARNEIRINHO MG.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2258/2258_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2258/2258_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA A QUE FAÇA A AQUISIÇÃO DE BEBEDOURO DE ÁGUA PARA ISNTALAÇÃO NO POSTO DE SAÚDE DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2259/2259_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2259/2259_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO A MANUTENÇÃO NOS COMPUTADORES DAS SALAS DE INFORMÁTICA DAS ESCOLAS MUNICIPAIS OU A AQUISIÇÃO DE NOVOS COMPUTADORES PARA A SUBSTITUIÇÃO DOS DANIFICADOS.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2257/2257_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2257/2257_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL A DIVISÃO DA LINHA DE ÔNIBUS QUE PASSA PELO CÓRREGO DA ÁGUA LIMPA, LAGOA DO JACARÉ, FAZENDA DO DR. HORÁCIO CARNELOSSE, FAZENDA PONTAL II, FAZENDO DO DR. PIERRI, FAZENDA DO DR. RALP CARNELOSSE, CÓRREGO DA FORMIGUINHA NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Ricardo Vilela Perroni</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2252/2252_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2252/2252_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNCICIPAL, A REFORMA DOS MATA-BURROS QUE FICA NA ESTRADA DO ANIL, PRÓXIMO A COMUNIDADE DA UNIÃO DA CASCALHEIRA, DIVISA COM O SRºNOEMIO E JERÔNIMO BARRETO E DO MATA-BURRO QUE FICA NA ESTRADA DA CASCALHEIRA ENTRE A PROPRIEDADE DA SRª MAURA GONÇALVES DA MAIA E ABILIO GONÇALVES DA MAIA. </t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2248/2248_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2248/2248_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, PROVIDENCIAR REPAROS NO ATERRO E CASCALHAR ATOLEIRO PRÓXIMO A PONTE NO CÓRREGO DA TABÓCA, NA PROPRIEDADE DO DR.RICARDO VILELA PERRONI.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2251/2251_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2251/2251_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, A REFORMA DA PONTE SOBRE O CÓRREGO DA GRAMA, DIVISA COM O MUNICÍPIO DE CARNEIRINHO E LIMEIRA DO OESTE, NA ESTRADA DO CORREDOR DA CESP PRÓXIMO A PROPRIEDADE DO SRº OSMAR PERRONI.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2246/2246_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2246/2246_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE REITERAR A INDICAÇÃO DE Nº02 DE 01 DE FEVEREIRO DE 2010, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO A REFORMA E MANUTENÇÃO DA ÀREA DE LAZER OSVALDO PAULA ASSUNÇÃO NO BAIRRO JARDIM PRIMAVERA. BEM COM FAZER ADAPTAÇÕES PARA QUE OS IDOSOS POSSAM UTILIZAR PARA RECREAÇÃO E GINÁSTICAS DIÁRIAS.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2245/2245_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2245/2245_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE REITERAR A INDICAÇÃO DE Nº03 DE 06 DE JANEIRO DE 2009, QUE SOLICITOU A SENHORA PREFEITA MUNCIPAL DE CARNEIRINHO, QUE PROVIDENCIE CONVÊNIO COM EMPRESA DE ASSISTÊNCIA À SAÚDE PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2243/2243_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2243/2243_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO DE Nº49 DE 19 DE FEVEREIRO DE 2009, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, A CONSTRUÇÃO DE DOIS ABRIGOS PARA PASSAGEIROS, UM NA MGT 497 ENTRADA DA AVENIDA DE ACESSO FIRMINO LUIZ DE OLIVEIRA E OUTRO NA SAÍDA PARA MGT 497, PERTO DO CRISTO.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2277/2277_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2277/2277_texto_integral.xml</t>
   </si>
   <si>
     <t>_x000D_
 A RECUPERAÇÃO DAS ESTRADAS, PONTES E ATERROS NAS REGIÕS DOS CÓRREGOS DA FORMIGA, CERRADÃO, BREJO DOS CAVALOS, CÓRREGOS FORMIGUINHA, BARREIRO, BEBEDOURO, FRANGO, ÁGUA LIMPA, REGIÃO DUAS PONTES, VOLTA GRANDE, REGIÃO DO BARROSO, SENDO ESTES ÚLTIMOS NA REGIÃO DA VILA GRACILÂNDIA E OS DEMAIS NA REGIÃO DOS DISTRITOS DE ESTRELA DA BARRA, SÃO SEBASTIÃO DO PONTAL E FÁTIMA DO PONTAL.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2272/2272_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2272/2272_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUIÇÃO DO ÔNIBUS AMARELO QUE TRANSPORTA OS ALUNOS DO IEP POR OUTRO, POIS ESTE FOI ADQUIRIDO PARA TRANSPORTE DE ALUNOS DO ENSINO FUNDAMENTAL NO MUNICIPIO. </t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2274/2274_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2274/2274_texto_integral.xml</t>
   </si>
   <si>
     <t>COMBATE AO CARAMUJO EXISTENTE NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL, BEM COMO, A AQUISIÇÃO DE ISCAS PARA A PREVENÇÃO DESTE.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2262/2262_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2262/2262_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE PROFESSOR DE EDUCAÇÃO FÍSICA PARA MINISTRAR AULAS DE NOÇÕES BÁSICAS DE FUTEBOL, BEM COMO TREINAR AS CRIANÇAS, ADOLESCENTES E JOVENS QUE PRATICAM ESTE ESPORTE, E RETORNE A FAZER O CAMPEONATO MUNICIPAL QUE JÁ FAZ 2 ANOS QUE NÃO ACONTECE NO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2265/2265_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2265/2265_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE FAÇA O REPASSE DE SUBVENÇÕES SOCIAIS PARA TODAS AS ASSOCIAÇÕES DO MUNICÍPIO QUE AINDA NÃO FORAM CONTEMPLADAS NESTE EXERCÍCIO.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2267/2267_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2267/2267_texto_integral.xml</t>
   </si>
   <si>
     <t>O RECAPEAMENTO DAS RUAS E AVENIDAS DA SEDE DO MUNICÍPIO DE CARNEIRINHO, E DOS DISTRITOS DE SÃO SEBASTIÃO DO PONTAL E ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2268/2268_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2268/2268_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA REDE DE ESGOTO NO PARQUE INDUSTRIAL.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2261/2261_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2261/2261_texto_integral.xml</t>
   </si>
   <si>
     <t>PARCERIA COM A USINA CORURIPE PARA RECUPERAR AS ESTRADAS DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2263/2263_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2263/2263_texto_integral.xml</t>
   </si>
   <si>
     <t>DISPONIBILIZE UM LOCAL PARA A REALIZAÇÃO DE SOM AUTOMOTIVO NAS NOITES DE SEXTA E SABADO, BEM COMO, ESTIMULAR O CHURRASCO COMUNITÁRIO COM A DOAÇÃO DE CARNE.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2275/2275_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2275/2275_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO NºCM86/2009, DATADA EM 02/04/2099 QUE SOLICITOU A PREFEITA MUNICIPAL A CONSTRUÇÃO DE UM PRÉDIO PARA FUNCIONAMENTO DO PSF NO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2290/2290_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2290/2290_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO DE Nº137/2010 DE 03 DE NOVEMBRO, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL A CONSTRUÇÃO DA PAVIMENTAÇÃO ASFÁLTICA, REDE ÁGUA, ESGOTO, GALERIAS PLUVIAIS, MEIO FIO, GUIAS DE SARJETAS E REDE ELÉTRICA DOS BAIRROS SÃO JOSÉ E SAGRADO CORAÇÃO DE JESUS E DO PROLONGAMENTO DA RUA ÀGUA LIMPA NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2289/2289_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2289/2289_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO DE Nº139/2010 DE 10 DE NOVEMBRO, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL A CONSTRUÇÃO DE CASAS POPULARES NO DISTRITO DE SÃO SEBASATIÃO DO PONTAL, PRIORIZANDO COM AS PESSOAS QUE FORAM CONTEMPLADAS COM A DOAÇÃO DE TERRENOS PELA GESTÃO PASSADA E TAMBÉM AS PESSOAS QUE JÁ POSSUEM CASAS DE TABUA E QUE NÃO TÊM CONDIÇÃO DE CONSTRUIR SUA RESIDÊNCIA DE ALVENARIA.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2288/2288_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2288/2288_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO DE Nº147/2010 DE 01 DE DEZEMBRO, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL O RETORNO DO MAQUINÁRIO (MOTO NIVELADORA, PÁ CARREGADEIRA, CAMINHÕES BASCULANTES E TRATOR COM TERRACEADOR) ANTERIORMENTE EXISTENTE NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2286/2286_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2286/2286_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA AGÊNCIA DO BANCO DO BRASIL NO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2285/2285_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2285/2285_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO DE Nº 110/2009 DE 04 DE MAIO QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL QUE VIABILIZE UMA MANEIRA DE DAR PRIORIDADE PARA AS PESSOAS RESIDENTES NO MUNICÍPIO DE CARNEIRINHO MONTAREM BARRACAS NO RECINTO DE EXPOSIÇÃO IZAU VILELA MACHADO, DURANTE A REALIZAÇÃO DAS FESTIVIDADES DE COMEMORAÇÃO DE ANIVERSÁRIO DE EMANCIPAÇÃO POLÍTICA ADMINISTRATIVA DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2287/2287_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2287/2287_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO DE DE Nº30/2010 DE 15 DE MARÇO QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NAS AVENIDAS OSVALDO PAULA DE ASSUNÇÃO, SÃO JOAQUIM DO TRIANGULO E OZIEL PEREIRA E TODAS AS RUAS QUE SE FIZEREM NECESSÁRIO NO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2279/2279_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2279/2279_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO DE Nº 47/2010 DE 09 DE ABRIL QUE SOLICITOU A SENHORA PREFEITA A PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO ANA MARIA DO SÃO JOSÉ NO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2278/2278_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2278/2278_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº 84/2009, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL, A LEGALIZAÇÃO DOS TERRENOS NO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2283/2283_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2283/2283_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">FAÇA O PATROLAMENTO DAS RUA E AVENIDAS DO BAIRRO MARIA HONÓRIA DE QUEIROZ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2284/2284_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2284/2284_texto_integral.xml</t>
   </si>
   <si>
     <t>LIMPEZA NAS PROXIMIDADES DO RESINDENCIAL RODRIGUES MAIA.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2281/2281_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2281/2281_texto_integral.xml</t>
   </si>
   <si>
     <t>REPAROS NO BEBEDOURO NA ESCOLA VICENTE LUIZ.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2280/2280_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2280/2280_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAR COLETORES DE PILHAS E BATERIAS DE CELULARES INUTILIZADAS PELOS CONSUMIDORES EM PONTO ESTRATÉGICOS DA CIDADE, USANDO O COMÉRCIO LOCAL. </t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2312/2312_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2312/2312_texto_integral.xml</t>
   </si>
   <si>
     <t>INTERCEDA JUNTO A SECRETARIA DE EDUCAÇÃO PARA QUE SEJA FEITA MANUTENÇÃO NA REDE ELÉTRICA E HIDRÁULICA DAS ESCOLAS MUNICIPAIS DA SEDE E DOS DISTRITOS.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2311/2311_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2311/2311_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA ILUMINAÇÃO PÚBLICA NA RUA SÃO LUIZ, BEM COMO, A ILUMINAÇÃO DO CEMITÉRIO NA SEDE DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL. </t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2310/2310_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2310/2310_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MAIS SALAS DE AULA NA ESCOLA VICENTE LUIZ ALVES.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2303/2303_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2303/2303_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE PROMOVA CURSOS DE CAPACITAÇÃO, TAIS COMO CULINÁRIA, JARDINAGEM, INCEMINAÇÃO ETC.VISANDO MELHORAR A RENDA DAS PESSOAS.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2305/2305_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2305/2305_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO DE NºCM40/2010 DE 23 DE MARÇO QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL A IMPLANTAÇÃO DE HORTA COMUNITÁRIA EM PARCERIA COM A EMATER E A POLICIA MILITAR NO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2304/2304_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2304/2304_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE CALÇADAS COM ADAPTAÇÃO PARA PESSOAS DEFICIENTES FÍSICOS NOS LOTES NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2302/2302_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2302/2302_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE DOIS BANHEIROS NA QUADRA DE ESPORTES JOAQUIM JOSÉ DE PAULA NO DISTRITO DE SÃO SEBASATIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2306/2306_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2306/2306_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REITERAR OS TERMOS DA INDICAÇÃO NºCM 32/2009 DE 11 DE FEVEREIRO QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL, A CONSTRUÇÃO DE LOMBADAS NA RUA MATO GROSSO, RUA BOM SUCESSO E EM FRENTE A CRECHE MUNICIPAL NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL, MUNÍCIPIO DE CARNEIRINHO. </t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2329/2329_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2329/2329_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO DE Nº43/2009 DE 17 DE FEVEREIRO QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, A AQUISIÇÃO DE PAPA-ENTULHO(CAÇAMBA), PARA DISPONIBILIZAR A POPULAÇÃO DOS DISTRITOS DE SÃO SEBASTIÃO DO PONTAL, ESTRELA DA BARRA E FÁTIMA DO PONTAL.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2328/2328_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2328/2328_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº156/2009 DE 20 DE JULHO QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, CRIAR MAIS UMA EQUIPE NO DEPARTAMENTO DE MATA-BURRO PARA ATENDER OS DISTRITOS DE SÃO SEBASTIÃO DO PONTAL E FÁTIMA DO PONTAL.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2326/2326_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2326/2326_texto_integral.xml</t>
   </si>
   <si>
     <t>ABERTURA DO POSTO DE SAÚDE DO DISTRITO DE ESTRELA DA BARRA EM SISTEMA DE PLANTÕES, ABRINDO QUATRO HORAS POR DIA SENDO DUAS NA PARTE MANHÃ E DUAS NO PERÍODO DA TARDE NOS FINAIS DE SEMANAS E FERIADOS.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2325/2325_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2325/2325_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO N° 51/2010 DATADA DE 14/04/2010 QUE SOLICITOU A PREFEITA MUNICIPAL, QUE ENTRE EM CONTATO COM EMPRESÁRIOS, PARA QUE INSTALE EMPRESA EM NOSSO MUNICÍPIO, PARA GERAR EMPREGOS E RENDA.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2324/2324_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2324/2324_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO N° 238/2009, DATADA DE 18/12/2009, QUE SOLICITAOU A SENHORA PREFEITA MUNICIPAL, A IMPLANTAÇÃO DE LAVOURA COMUNITÁRIA NO MUNICÍPIO DE CARNEIRINHO, QUE VISE ATENDER AS FAMÍLIAS CARENTES.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2330/2330_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2330/2330_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">A CONSTRUÇÃO DE DOIS MINE CAMPOS DE GRAMA SINTÉTICA NA ÁREA DE LAZER OSVALDO PAULA ASSUNÇÃO NO BAIRRO JARDIM </t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2327/2327_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2327/2327_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">A CONSTRUÇÃO DE PROTEÇÃO ATRÁS DOS GOLS NO MINE CAMPO DA COMUNIDADE SÃO JOÃO BATISTA - RUIVINHA, NESTE MUNICÍPIO </t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2331/2331_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2331/2331_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">DESAFETAÇÃO DO TERRENO PERTENCENTE A PRAÇA NO BAIRRO BELA VISTA E DOA-LO AO SENHOR ELMIRO TOMAZ. </t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2348/2348_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2348/2348_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO DE Nº44/2010 DE 08 DE ABRIL, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL A CONSTRUÇÃO DO PRÉDIO PARA FUNCIONAR A CRECHE MUNICIPAL DO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Willian Martins Maia, Cacildo Adolfo de Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2341/2341_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2341/2341_texto_integral.xml</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DO ACESSO A VILA GRACILÂNDIA, BEM COMO DAS RUAS E AVENIDAS DA MESMA.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2342/2342_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2342/2342_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIZAÇÃO UM TRATOR COM CARRETA PARA FAZER A COLETA DO LIXO NA VILA GRACILÂNDIA. </t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2347/2347_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2347/2347_texto_integral.xml</t>
   </si>
   <si>
     <t>A ABERTURA DO CENTRO DE COMERCIALIZAÇÃO DA AGRICULTURA FAMÍLIAR E REFORMA AGRÁRIA.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2346/2346_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2346/2346_texto_integral.xml</t>
   </si>
   <si>
     <t>O CASCALHAMENTO DAS RUAS E AVENIDAS DA VILA GRACILÂNDIA E VILA APARECIDA DO PARANAÍBA.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2340/2340_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2340/2340_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE INTERCEDA JUNTO À CEMIG PARA PROVIDENCIAR, A INSTALAÇÃO DE POSTES E REDE DE ENERGIA ELÉTRICA NO BAIRRO JOAQUIM LUIZ FERREIRA.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2337/2337_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2337/2337_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE TREVO E COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO DA ENTRADA PARA O DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2351/2351_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2351/2351_texto_integral.xml</t>
   </si>
   <si>
     <t>INCLUA NO PROJETO SOMA EM APRECIAÇÃO NESTA CASA LEGISLATIVA A PAVIMENTAÇÃO ASFÁLTICA DA AV.SÃO LUÍS ENTRE RUA SÃO PAULO E AV.SÃO SEBASTIÃO , NA RUA ÁGUA LIMPA ENTRE A RUA SÃO JOÃO E RUA SÃO SEBASTIÃO, BEM COMO NA AV.SEBASATIÃO ALVARES A ANTIGA SÃO BENTO COM A RUA SÃO JOÃO E QUE SE ESTENDA A PAVIMENTAÇÃO ASFÁLTICA DA RUA SÃO LUÍS ATÉ A RUA MARIA RIBEIRO.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2338/2338_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2338/2338_texto_integral.xml</t>
   </si>
   <si>
     <t>E CASCALHAMENTO DA ESTRADA QUE LIGA O DISTRITO DE SÃO SEBASTIÃO DO PONTAL A LAGOA DO JACARÉ.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2356/2356_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2356/2356_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO DE Nº13/2010 DE 22 DE FEVEREIRO DE 2010 QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL, QUE INTERCEDA JUNTO A SECRETARIA DE SAÚDE PARA QUE O POSTO DE SAÚDE DA VILA GRACILÂNDIA FUNCIONE DIARIAMENTE, POIS ATUALMENTE O SEU FUNCIONAMENTO TEM SIDO APENAS NAS TERÇAS-FEIRAS, E QUE SEJA IMPLANTADO O SISTEMA DE PLANTÕES NOS FINAIS DE SEMANAS E FERIADOS.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2358/2358_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2358/2358_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO DE Nº53/2010 DE 14 DE ABRIL QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL, QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA A CONTRATAÇÃO DE PROFISSIONAIS EM PSICOLOGIA E FONAUDIOLOGIA PARA ATENDER NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2357/2357_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2357/2357_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO DE Nº55/2010 DE 14 DE ABRIL QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL, QUE DÊ INÍCIO O MAIS RÁPIDO POSSÍVEL NAS OBRAS DE CONSTRUÇÃO DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2361/2361_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2361/2361_texto_integral.xml</t>
   </si>
   <si>
     <t>PROVIDENCIE UM CAMINHÃO PIPA PARA AGUAR AS RUAS E AVENIDAS DAS VILAS GRACILÂNDIA E APARECIDA DO PARANAIBA NO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2367/2367_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2367/2367_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº153/2010 DE 02 DE DEZEMBRO QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL, A AQUISIÇÃO DE UNIFORMES PARA OS AGENTES SANITÁRIOS QUE ATUAM NO COMBATE AO MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2365/2365_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2365/2365_texto_integral.xml</t>
   </si>
   <si>
     <t>A DOAÇÃO DE UM TERRENO NO PARQUE INDUATRIAL PARA INSTALAÇÃO DE FÁBRICA DE MÓVEIS.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2366/2366_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2366/2366_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM SALÃO NA ÁREA DE LAZER OSVALDO PAULA ASSUNÇÃO, QUE AS PESSOAS DA TERCEIRA IDADE POSSA REALIZAR SUAS REUNIÕES.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Gerson Ferrari, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2379/2379_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2379/2379_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUIDO UM MONUMENTO SIMBOLIZANDO A BIBLIA EM UMA DAS PRAÇAS DA SEDE.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2377/2377_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2377/2377_texto_integral.xml</t>
   </si>
   <si>
     <t>UE INCLUA NO CERIMONIAL DAS FESTIVIDADES COMEMORATIVAS DA ADMINISTRAÇÃO OS EVANGÉLICOS PARA QUE OS MESMOS POSSAM TAMBÉM PARTCICIPAR DESTAS COMEMORAÇÕES.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2380/2380_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2380/2380_texto_integral.xml</t>
   </si>
   <si>
     <t>A RECONSTRUÇÃO DA PONTE NA ESTRADA MUNICIPAL NA DIVISA DAS PROPRIEDADES DOS SENHORES PLINIO VIEIRA DE QUEIROZ E ALVINO APARECIDO CORDEIRO, BEM COMO, A REFORMA DAS PONTES SENDO UMA NA ESTRADA MUNICIPAL NA DIVISA DAS PROPRIEDADES DOS SENHORES APARECIDO MELO E FRANCISCO TIAGO DE ARAÚJO E A OUTRA, NA PROPRIEDADE DO SRºIAN PING LAN, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2381/2381_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2381/2381_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">AQUISIÇÃO DE APARELHO DE ELETROCARDIOGRAMA "ECG" PARA POSTOS DE SAÚDE DOS DISTRITOS, BEM COMO, POSTERIOR TREINAMENTO DE SERVIDORES PARA OPERÁ-LOS. </t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2386/2386_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2386/2386_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE VIABILIZE JUNTO AO BANCO GERENCIADOR DAS CONTAS DE PAGAMENTO DOS FUNCIONÁRIOS PÚBLICOS QUE EFETUE A TRANSFERÊNCIA DO NUMERÁRIO DA CONTA SALÁRIO PARA A CONTA CORRENTE NO BANCO DE PREFERÊNCIA DESTE SEM ONUS.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2378/2378_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2378/2378_texto_integral.xml</t>
   </si>
   <si>
     <t>A AQUISIÇÃO E POSTERIOR DOAÇÃO DE UM CORTADOR DE GRAMA PARA A ASSOCIAÇÃO SÃO JOÃO BATISTA-RUIVINHA.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Luís Antônio da Silva, Cacildo Adolfo de Queiroz, Edna Cristina de Lima, Gerson Ferrari, Joaquim Madalena Severino de Almeida, Mauri Oliveira, Ricardo Vilela Perroni, Sirvaldo Socorro de Toledo, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2424/2424_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2424/2424_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO 025/2009, DATADA DE 11 DE FEVEREIRO DE 2009, DE AUTORIA DO VEREDOR LUÍS ANTÔNIO DA SILVA, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL A ELABORAÇÃO DE UM PROJETO DE LEI ATUALIZANDO O PISO SALARIAL DOS PROFESSORES DA REDE MUNICIPAL, NOS TERMOS DA LEI FEDERAL N.11.738/2008, DE 16 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2382/2382_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2382/2382_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">LIBERAÇÃO DE RECURSOS SOCIAIS PARA AS FAMÍLIAS CARENTES DA SEDE DO MUNICIPIO DE CARNEIRINHO, DISTRITOS E VILAS. </t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2383/2383_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2383/2383_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE PROVIDENCIE CONVÊNIO COM SERVIÇO NACIONAL DE APRENDIZAGEM COMERCIAL - SENAC, PARA QUE ESTE POSSA ESTAR MINISTRANDO CURSOS EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2384/2384_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2384/2384_texto_integral.xml</t>
   </si>
   <si>
     <t>A DISPONIBILIZAÇÃO DE HIDROGINÁSTICA PARA AS GESTANTES DO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2388/2388_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2388/2388_texto_integral.xml</t>
   </si>
   <si>
     <t>A DESIGNAÇÃO DE UM SERVIDOR PARA PRESTAR SERVIÇOS NA PRAÇA DO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2397/2397_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2397/2397_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO N°. 206/2009, DATADA EM 28 DE OUTUBRO DE 2009, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL, A CONTRATAÇÃO DE PEDREIRO E SERVENTE PARA PRESTAR SERVIÇO NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL, FAZENDO CALÇADAS E REFORMAS DE CASA DE PESSOAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2398/2398_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2398/2398_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO N°. 134/2009, DATADA EM 21 DE MAIO DE 2009, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL, A CONTRATAÇÃO DE INSTRUTOR DE INFORMÁTICA E A DISPONIBILIZAÇÃO PARA AS ESCOLAS ESTADUAIS, TENDO EM VISTA QUE AS SALAS DE INFORMÁTICAS NÃO ESTÃO SENDO UTILIZADAS PELOS ALUNOS, POR FALTA DE PESSOAS QUALIFICADAS PARA ACOMPANHAREM A UTILIZAÇÃO DOS EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2396/2396_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2396/2396_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE DE CIMENTO DE 8 METROS DE LARGURA OU A REFORMA DA JA EXISTENTE NO CÓRREGO DA FORMIGA, NA PROPRIEDADE DO SENHOR SEBASTIÃO FRANCISCO TOLEDO, NA ESTRADA MUNICIPAL QUE LIGA OS DISTRITOS DE SÃO SEBASTIÃO DO PONTAL E ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2399/2399_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2399/2399_texto_integral.xml</t>
   </si>
   <si>
     <t>DOAÇÃO DOS BARRACÕES ONDE FUNCIONA AS TECELAGEM EXISTENTE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2391/2391_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2391/2391_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE DETERMINE AO SETOR COMPETENTE PARA QUE FAÇA O PATROLAMENTO DAS ESTRADAS DA REGIÃO DO AREIÃO</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2418/2418_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2418/2418_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REITERAR OS TERMOS DAS INDICAÇÕES 82, DATADA DE 30 DE MARÇO DE 2009 E 06/2010, DATADA DE 01 DE FEVEREIRO DE 2010, QUE SOLICITOU A PREFEITA MUNICIPAL DE CARNEIRINHO QUE DETERMINE AO SETOR COMPETENTE PARA QUE FAÇA O RECAPEAMENTO DO ACESSO DA MGT 497 À SEDE DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL, BEM COMO DAS RUAS E AVENIDAS DO REFERIDO DISTRITO. SOLICITOU AINDA, QUE FAÇA UM OPERAÇÃO TAMPA BURACO URGENTEMENTE, POIS AS RUAS E AVENIDAS ESTÃO EM PÉSSIMO ESTADO DE CONSERVAÇÃO. </t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2416/2416_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2416/2416_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR AS INDICAÇÕES DE Nº148 DE 01 DEZEMBRO DE 2010 E 02 DE DATADA DE 28 DE JANEIRO DE 2010 QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL O FUNCIONAMENTO DA CRECHE MUNCIPAL DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2415/2415_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2415/2415_texto_integral.xml</t>
   </si>
   <si>
     <t>A REFORMA DE DUAS PONTES NO CÓRREGO DA FORMIGA, SENDO UMA ENTRE AS PROPRIEDADES DOS SENHORES TULIO ANTONIO DE QUEIROZ E SEBASTIÃO FRANCISCO DE TOLEDO E A OUTRA NA PROPRIEDADE DOS HERDEIROS DO ESPÓLIO DE MANOEL ROSA DA SILVA, AMBAS NA DIVISA DOS DISTRITO DE SÃO SEBASTIÃO DO PONTAL E ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2413/2413_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2413/2413_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE VESTIÁRIOS NO MINE CAMPO DA ASSOCIAÇÃO DOS MORADORES DA COMUNIDADE DE BASE SÃO JOÃO BATISTA - RUIVINHA.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2412/2412_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2412/2412_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE BANHEIROS NA PRAÇA ADÉLIA SOARES VILELA NO JD. PRIMAVERA NA SEDE DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2411/2411_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2411/2411_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM POÇO ARTESIANO NA ASSOCIAÇÃO DOS PRODUTORES RURAIS DA REGIÃO DO ÂNGICO, NO DISTRITO DE FÁTIMA DO PONTAL.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2410/2410_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2410/2410_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE COLOQUE PLACAS DE TRÂNSITO IMPEDIDO EM UMA DAS VIAS DA RUA SÃO PAULO, NO BAIRRO JARDIM PRIMAVERA NA SEDE DO MUNICÍPIO NO PERÍODO DAS 17:00 HORAS ÀS 22:00 HORAS PARA QUE AS PESSOAS POSSAM FAZER CAMINHADAS.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2432/2432_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2432/2432_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE PROVIDENCIE UM CAMINHÃO PIPA PARA AGUAR AS RUAS E AVENIDAS DOS BAIRROS JOAQUIM LUIZ FERREIRA E MARIA HONÓRIA DE QUEIROZ.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2427/2427_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2427/2427_texto_integral.xml</t>
   </si>
   <si>
     <t>EITERAR A INDICAÇÃO DE Nº03 DE 06 DE JANEIRO DE 2009 E 40/2011, DATADA DE 11 DE MARÇO DE 2011, DE AUTORIA DO VEREADOR GERSON FERRARI QUE SOLICITOU A SENHORA PREFEITA MUNCIPAL DE CARNEIRINHO, QUE PROVIDENCIE CONVÊNIO COM EMPRESA DE ASSISTÊNCIA À SAÚDE PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2429/2429_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2429/2429_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTE O PROGRAMA SEGUNDO TEMPO DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2426/2426_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2426/2426_texto_integral.xml</t>
   </si>
   <si>
     <t>INTERCEDA JUNTO A SECRETÁRIA DE EDUÇÃO E CULTURA, PARA QUE REALIZE O DESFILE DE 07 DE SETEMBRO EM CARNEIRINHO, E TAMBÉM SEJA REALIZADO UMA CORRIDA DE PEDESTRES E JOGOS EM COMEMORAÇÃO A INDEPENDÊNCIA DO BRASIL.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2448/2448_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2448/2448_texto_integral.xml</t>
   </si>
   <si>
     <t>REAVALIE O VALOR DA SUBVENÇÃO REPASSADA AO FUNDAÇÃO FACULDADE REGIONAL MEDICINA SÃO JOSÉ DO RIO PRETO-FUNFARME, POIS É SABIDO QUE TAL VALOR TEM SIDO INSUFICIENTE PARA ATENDER AS NECESSIDADES DA POPULAÇÃO DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2449/2449_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2449/2449_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DAS INDICAÇÕES Nº178, DE 10 DE SETEMBRO DE 2009 E 149, DATADA DE 01 DE DEZEMBRO DE 2010, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL A CONCESSÃO DE ABONO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2447/2447_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2447/2447_texto_integral.xml</t>
   </si>
   <si>
     <t>VIABILIZE JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL E PROMOÇÃO HUMANA O REAJUSTE DO VALOR DO PROGRAMA CESTA BÁSICA CONCEDIDA AS FAMÍLIAS CARENTES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2441/2441_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2441/2441_texto_integral.xml</t>
   </si>
   <si>
     <t>RELÓGIO DE PONTO NA UNIDADE BÁSICA DE SAÚDE JOÃO SOARES DE ASSUNÇÃO - PSF DA SEDE DO MUNICÍPIO DE CARNEIRINHO MG.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2445/2445_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2445/2445_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CANTEIRO CENTRAL COM PISTA DE CAMINHADA E ILUMINAÇÃO NA AVENIDA FIRMINO LUIZ FERREIRA.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2446/2446_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2446/2446_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ROTATÓRIA NA RUA OTÁVIO FRANCISCO VILELA COM A AV.CARLOS SANTA ROSA, ESQUINA COM A AGÊNCIA DO BANCO BRADESCO, LOTÉRICA E CORREIO, BEM COMO A CONSTRUÇÃO DE UM CANTEIRO CENTRAL NA AVENIDA CARLOS SANTA ROSA.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2455/2455_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2455/2455_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NAS RUAS JOSÉ ALVES DE OLIVEIRA E RICARDO DE JESUS COSTA NA SEDE DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2456/2456_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2456/2456_texto_integral.xml</t>
   </si>
   <si>
     <t>DESPONIBILIZE O CAMINHÃO PIPA PARA AGUAR O CENTRO DE COMERCIALIZAÇÃO.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2454/2454_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2454/2454_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">EITERAR OS TERMOS DA INDICAÇÃO Nº64/2009 DE 05 DE MARÇO DE 2009, QUE DETERMINO AO SETOR COMPETENTE PARA QUE FAÇA A REFORMA DE DUAS PONTES, SENDO UMA SOBRE O CÓRREGO RIBEIRÃO CEMITÉRIO, NA DIVISA DE MUNICÍPIO, NA ANTIGA ESTRADA QUE LIGA O MUNICÍPIO DE CARNEIRINHO AO DISTRITO DE ALEXANDRITA E OUTRA NA ESTRADA QUE DÁ ACESSO A COMUNIDADE DO BEBEDOURO. </t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2474/2474_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2474/2474_texto_integral.xml</t>
   </si>
   <si>
     <t>EITERAR OS TERMOS DA INDICAÇÃO N.170/2009, A CONSTRUÇÃO DA PAVIMENTAÇÃO ASFÁLTICA, REDE ÁGUA, ESGOTO, GALERIAS PLUVIAIS, MEIO FIO, GUIAS DE SARJETAS E REDE ELÉTRICA DOS BAIRROS SÃO JOSÉ E SAGRADO CORAÇÃO DE JESUS E DO PROLONGAMENTO DA RUA ÀGUA LIMPA NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2473/2473_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2473/2473_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO N.179/2009, AQUISIÇÃO DE MÓVEIS, TAIS COMO CADEIRAS E BANCOS, PARA OS POSTOS DE SAÚDE DA SEDE E DOS DISTRITOS.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2472/2472_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2472/2472_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº18/2010, A RESTAURAÇÃO DA FROTA DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2462/2462_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2462/2462_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº124/2010, A REALIZAÇÃO DO REVEILLON/2012 NO BALNEÁRIO MUNICIPAL "GILOMÉ MACHADO DE QUEIROZ" E FESTA DO PEÃO.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2463/2463_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2463/2463_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº71/2009, A REFORMA DA PRAINHA NO DISTRITO DE ESTRELA DA BARRA, EFETUANDO A REFORMA DOS QUIOSQUES, A REPOSIÇÃO DA AREIA E A MANUTENÇÃO ELÉTRICA.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2471/2471_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2471/2471_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº69/2010, A DOAÇÃO DE CESTAS DE MATERIAIS DE CONSTRUÇÃO AS PESSOAS QUE FORAM CONTEMPLADAS COM TERRENOS PELA MUNICIPALIDADE NAS GESTÕES ANTERIORES E QUE NÃO EDIFICARAM AS SUAS CASAS.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2470/2470_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2470/2470_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº120/2010, A DOAÇÃO DE PADRÃO DE ENERGIA ELÉTRICA PARA AS PESSOAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2464/2464_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2464/2464_texto_integral.xml</t>
   </si>
   <si>
     <t>FAZER O PLANTIO DE ÁRVORES NA PRAÇA DA IGREJA SÃO JOSÉ OPERÁRIO NO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2468/2468_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2468/2468_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº53/2009, A REFORMA DA PRAÇA NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2467/2467_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2467/2467_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº88/2009, QUE DETERMINE AO SETOR COMPETENTE PARA QUE DÊ MANUTENÇÃO NO SISTEMA DE ILUMINAÇÃO DA PRAÇA DA MATRIZ DE SÃO SEBASTIÃO DO PONTAL, MELHORANDO-A.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2466/2466_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2466/2466_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REITERAR OS TERMOS DA INDICAÇÃO Nº90/2009, QUE PROVIDÊNCIE O MAIS RÁPIDO POSSÍVEL A ILUMINAÇÃO DA IMAGEM DE SÃO SEBASTIÃO, NA ENTRADA DA SEDE DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL. </t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2475/2475_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2475/2475_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">COLOQUE PELO MENOS DOIS CAMINHÕES DE AREIA NA QUADRA DE FUTEBOL E VÔLEI DE AREIA DA ÁREA DE LAZER DO JARDIM PRIMAVERA, NA SEDE DO MUNICÍPIO DE CARNEIRINHO. </t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2476/2476_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2476/2476_texto_integral.xml</t>
   </si>
   <si>
     <t>PATROLAMENTO E O CASCALHAMENTO DAS RUAS E AVENIDAS DA VILA APARECIDA DO PARANAÍBA.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2477/2477_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2477/2477_texto_integral.xml</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE MAIS BANCO OU A CONSTRUÇÃO DE MURETAS NA UNIDADE DO PSF JOÃO SOARES DE ASSUNÇÃO.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2494/2494_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2494/2494_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº79/2009 CONSTRUÇÃO OU IMPLATANÇÃO DA SALA MATERNIDADE NO AMBULATÓRIO VICENTE SEVERINO SOCORRO</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2493/2493_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2493/2493_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE REITERAR OS TERMOS DA INDICAÇÃO NÚMERO 133/2010 DE 25 DE OUTUBRO QUE SOLICITOU A SENHORA PREFEIRA MUNICIAPL QUE FAÇA A DECORAÇÃO NATALINA DA PRAÇA MANGABEIRA (PRAÇA A MATRIZ) E NA RUA OTÁVIO FRANCISCO VILELA</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2496/2496_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2496/2496_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE REITERAR OS TERMOS DA INDICAÇÃO NÚMERO 155/2011 DE 09 DE JUNHO, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL A DISPONIBILIZAÇÃO DE UM FUNCIONÁRIO PARA CULTIVAR A HORTA, BEM COMO VIABILIZAR VERBAS JUNTO AO GOVERNO ESTADUAL PARA A REFORMA DA ESCOLA ESTADUAL BOM SUCESSO.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2487/2487_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2487/2487_texto_integral.xml</t>
   </si>
   <si>
     <t>REPARO NA BOMBA DAS PISCINAS DA VILA OLIMPICA.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2485/2485_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2485/2485_texto_integral.xml</t>
   </si>
   <si>
     <t>RETIRAR O LIXO EXISTENTE NO ASFALTO AO LADO DA CASA DO SAUL DA MARIA, NO BAIRRO RODRIGUES MAIA.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2489/2489_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2489/2489_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONTRATAÇÃO DE TRÊS AUXILIARES DE SERVIÇOS URBANOS PARA PRESTAREM SERVIÇOS NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2490/2490_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2490/2490_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONTRATAÇÃO DE UM ZELADOR PARA CUIDAR DAS QUADRAS MUNICIPAIS JOAQUIM JOSÉ DE PAULA E OLEGÁRIO FRANCISCO DE QUEIROZ, AMBAS NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2497/2497_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2497/2497_texto_integral.xml</t>
   </si>
   <si>
     <t>PROVIDENCIE O RETORNO O MAIS RAPIDO POSSIVEL DO ÔNIBUS QUE TRANSPORTA PACIENTE PARA A CIDADE DE SÃO JOSÉ DO RIO PRETO.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2498/2498_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2498/2498_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE DETERMINASSE AO SETOR COMPETENTE PARA QUE FAÇA UM DEPÓSITO DE AREIA FINA, BEM COMO DISPONIBILIZAR UM CAMINHÃO PARA TRANSPORTAR AREIA GROSSA E PEDRA BRITA PARA AS PESSOAS QUE ESTÃO CONSTRUINDO NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2500/2500_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2500/2500_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº152/2009 DE MINHA AUTORIA, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO QUE PROVIDENCIASSE A PAVIMENTAÇÃO ASFALTICA DAS RUAS DO PARQUE DE EXPOSIÇÃO E RODEIO IZAÚ VILELA MACHADO.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Luís Antônio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2506/2506_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2506/2506_texto_integral.xml</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE UM PARQUE INDÚSTRIAL COM PISTA PARA CAMINHADA NO ANTIGO CAMPO DE POUSO PARA AERONAVES NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2505/2505_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2505/2505_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº07/2011 DE 01 DE FEVEREIRO DE MINHA AUTORIA, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO, QUE FAÇA O LEVANTAMENTO E O CASCALHAMENTO DA ESTRADA QUE LIGA A SEDE DO MUNICÍPIO À COMUNIDADE SÃO JOÃO BATISTA - RUIVINHA.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2504/2504_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2504/2504_texto_integral.xml</t>
   </si>
   <si>
     <t>FAZER UMA NOVA ESTRADA E MUDAR O LOCAL DO MATA-BURRO QUE DA ACESSO A PROPRIEDADE DO SR. PEDRINHO.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2503/2503_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2503/2503_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A ABERTURA E LIMPEZA USANDO UMA ESCAVADEIRA, NO CÓRREGO PRÓXIMO AS PROPRIEDADES DO SR.VALDEMAR PEDROSA E SR.ANTONIO LUIZ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2517/2517_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2517/2517_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE AUTORIZE ABASTECIMENTO DAS MÁQUINAS.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2521/2521_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2521/2521_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE DETERMINE AO SETOR COMPETENTE PARA EFETUAR O PAGAMENTO DA FOLHA DOS FUNCIONÁRIOS PÚBLICOS ATÉ O QUINTO DIA ÚTIL DO MÊS.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2520/2520_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2520/2520_texto_integral.xml</t>
   </si>
   <si>
     <t>INFRA-ESTRUTURA DE ACESSO A INTERNET DE BANDA LARGA, DE VELOCIDADE MAIOR QUE 4 MEGAS EM TODAS AS ESCOLAS DO MUNICÍPIO QUE NÃO POSSUEM ACESSO.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2519/2519_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2519/2519_texto_integral.xml</t>
   </si>
   <si>
     <t>MANTER AS ÁRVORES E CRIAR UM BOSQUE NO LOCAL RESERVADO PARA PRAÇA NO RESIDÊNCIAL MARIA DA LUZ DE QUEIROZ.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2518/2518_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2518/2518_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE VOLTE UM MÉDICO A ATENDER NO PSF - JOÃO SOARES DE ASSUNÇÃO DIARIAMENTE.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2513/2513_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2513/2513_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUA MAIS REDUTORES DE VELOCIDADE NAS RUAS, ONDE AINDA NÃO TEM.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2514/2514_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2514/2514_texto_integral.xml</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE UM VIGIA OU GUARDA PARA CUIDAR DO CENTRO DE COMERCIALIZAÇÃO.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2515/2515_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2515/2515_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE DETERMINE AO SETOR COMPETENTE PARA QUE FAÇA UM DEPÓSITO DE AREIA FINA, BEM COMO, DISPONIBILIZAR CAMINHÃO PARA TRANSPORTAR AREIA GROSSA E PEDRA BRITA PARA AS PESSOAS QUE ESTÃO CONSTRUINDO NA SEDE DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2532/2532_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2532/2532_texto_integral.xml</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE TRÊS ESCADAS DE ALUMINIO PARA A VIGILÂNCIA EPDEMIOLOGICA DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2530/2530_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2530/2530_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAR UM GUARDA PARA A PRAÇA ADÉLIA SOARES VILELA NO JARDIM PRIMAVERA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2531/2531_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2531/2531_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA "TRABALHO PARA MENORES DE 16 ANOS, NO MUNICÍPIO DE CARNEIRINHO".</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2538/2538_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2538/2538_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO N. 95/2010, DATADA DE 09 DE AGOSTO DE 2010, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO QUE INTERCEDASSE JUNTO AO SETOR COMPETENTE, PARA QUE FAÇA A SINALIZAÇÃO DAS RUAS E AVENIDAS NA SEDE E NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2537/2537_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2537/2537_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO N. 103/2010, DATADA DE 19 DE AGOSTO DE 2010 QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO A AQUISIÇÃO DE AMBULÂNCIA COM MACA PARA O DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2539/2539_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2539/2539_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UM TÉCNICO DE ENFERMAGEM PARA PRESTAR SERVIÇO NA VILA GRACILÂNDIA.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2549/2549_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2549/2549_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REITERAR OS TERMOS DAS INDICAÇÕES 179/2009 E 128/2010, QUE SOLICITARAM A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO A AQUISIÇÃO DE MÓVEIS, TAIS COMO CADEIRAS, BANCOS E APARELHO DE TV PARA OS POSTOS DE SAÚDE DA SEDE E DOS DISTRITOS, BEM COMO, A AQUISIÇÃO DE CANECAS GRANDE PARA FERVER ÁGUA, GARRAFAS TÉRMICAS PARA COLOCAR CAFÉ, ARMÁRIOS PARA ARMAZENAR OS ALIMENTOS E BANCOS OU CADEIRAS PARA A SUB-PREFEITURA DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL-MG. </t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2552/2552_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2552/2552_texto_integral.xml</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE PARA QUE FAÇA O LEVANTAMENTO E CASCALHAMENTO DAS RUAS E AVENIDAS DO DISTRITO DE FÁTIMA DO PONTAL NÃO PAVIMENTADAS.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2551/2551_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2551/2551_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REITERAR OS TERMOS DA INDICAÇÃO N. 134/2010, DATADA DE 10 DE NOVEMBRO DE 2010 QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO QUE VIABILIZESSE JUNTO A POLÍCIA MILITAR PARA QUE SEJA IMPLANTADO O SUB-DESTACAMENTO DA POLÍCIA MILITAR NO DISTRITO DE FÁTIMA DO PONTAL, BEM COMO, A CONSTRUÇÃO DO PRÉDIO PARA FUNCIONAMENTO DO MESMO E DE CASA PARA LOTAR OS POLICIAIS. </t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2560/2560_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2560/2560_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA SALA PARA ASSOCIAÇÃO DEFICIENTE FÍSICO DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2559/2559_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2559/2559_texto_integral.xml</t>
   </si>
   <si>
     <t>A DOAÇÃO DE UM TERRENO PARA ASSOCIAÇÃO DE BAIRROS DO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2562/2562_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2562/2562_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE PROVIDENCIE A PINTURA DAS GUIAS E SARGETAS DA PRAÇA E DA AVENIDA SÃO SEBASTIÃO NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2546/2546_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2546/2546_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº150/2010 DE 01 DE DEZEMBRO QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO A DOAÇÃO DE CESTAS BÁSICAS NESTE FINAL DE ANO PARA QUE AS FAMILIAS CARENTES POSSAM TER NATAL MELHOR.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2545/2545_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2545/2545_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº153/2011 DE 30 DE SETEMBRO QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL A CONTRATAÇÃO DE TRÊS AUXILIARES DE SERVIÇOS URBANOS PARA PRESTAREM SERVIÇOS NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2567/2567_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2567/2567_texto_integral.xml</t>
   </si>
   <si>
     <t>DE REITERAR OS TERMOS DA INDICAÇÃO Nº 205/2009, DATADA DE 28 DE OUTUBRO DE 2009 E A N.18/2010,DATADA DE 01 DE MARÇO DE 2010, AMBAS DE MINHA AUTORIA QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL DE CARNEIRINHO A RESTAURAÇÃO DA FROTA DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2568/2568_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2568/2568_texto_integral.xml</t>
   </si>
   <si>
     <t>DE REITERAR OS TERMOS DA INDICAÇÃO N. 22/2009, DATADA DE 10 DE FEVEREIRO DE 2009 E A 64/2010, DATADA DE 12 DE MAIO DE 2010 E A 139/2010, DATADA DE 10 DE NOVEMBRO DE 2010, DE MINHA AUTORIA QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL A CONSTRUÇÃO DE CASAS POPULARES NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL, PRIORIZANDO AS PESSOAS QUE FORAM CONTEMPLADAS COM A DOAÇÃO DE TERRENOS PELA GESTÃO PASSADA E TAMBÉM AS PESSOAS QUE JÁ POSSUEM CASAS DE TÁBUA E QUE NÃO TÊM CONDIÇÃO DE CONSTRUIR SUA RESIDÊNCIA DE ALVENARIA.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2565/2565_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2565/2565_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO DE Nº 114 DE 04 DE MAIO DE 2009 E 158/2010, DATADA DE 20 DE SEZEMBRO DE 2010, AMBAS DE MINHA AUTORIA, QUE SOLICITOU A SENHORA PREFEITA MUNICIPAL, QUE VIABILIZE JUNTO A POLÍCIA CIVIL DO ESTADO DE MINAS GERAIS; PARA QUE AGILIZE O SERVIÇO DE IDENTIFICAÇÃO, OU SEJA CONFECCIONAR CARTEIRAS DE IDENTIDADES DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2167/2167_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2167/2167_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO DONIZETE DE QUEIROZ </t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2173/2173_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2173/2173_texto_integral.xml</t>
   </si>
   <si>
     <t>JANETE FERREIRA DE OLIVEIRA</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2177/2177_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2177/2177_texto_integral.xml</t>
   </si>
   <si>
     <t>VALDENICE SILVA FERREIRA</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2211/2211_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2211/2211_texto_integral.xml</t>
   </si>
   <si>
     <t>JARLEI VINICIUS CAROSIO</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2176/2176_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2176/2176_texto_integral.xml</t>
   </si>
   <si>
     <t>NELSON MOISES ROSA</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2175/2175_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2175/2175_texto_integral.xml</t>
   </si>
   <si>
     <t>IARA NICE DE SOUZA MAIA</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2174/2174_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2174/2174_texto_integral.xml</t>
   </si>
   <si>
     <t>ERMINDO LEMES DA SILVA</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2172/2172_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2172/2172_texto_integral.xml</t>
   </si>
   <si>
     <t>APARECIDA GANACIN FARIA.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2201/2201_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2201/2201_texto_integral.xml</t>
   </si>
   <si>
     <t>PE.GERALDO LUCIMAR ALVES DE PAULA (PE.CICI), ARMINDA DE OLIVEIRA PRADO, ELOISA GENOVA, LUIZ PEDRO RODRIGUES PIMENTA E JAQUELINE DE LIMA OLIVEIRA</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2198/2198_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2198/2198_texto_integral.xml</t>
   </si>
   <si>
     <t>CASAL LOURENÇO MARTINS MAIA E CLARINDA PÁDUA MAIA</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>CASAL RUI PÁDUA SOUZA E LÁZARA FERREIRA DE PÁDUA</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2196/2196_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2196/2196_texto_integral.xml</t>
   </si>
   <si>
     <t>CASAL LINDOMAR GONÇALVES SOUZA E ROSALINA PAULA OLIVEIRA SOUZA</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2195/2195_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2195/2195_texto_integral.xml</t>
   </si>
   <si>
     <t>AO CASAL FIDELCINO LUIZ DA COSTA E SEBASTIANA MARTINS MOREIRA SOUZA</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2194/2194_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2194/2194_texto_integral.xml</t>
   </si>
   <si>
     <t>ANTÔNIA MARTINS MOREIRA</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2200/2200_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2200/2200_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">DOUTOR WILLIAN MARTINS MAIA </t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2221/2221_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2221/2221_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> EX-FUNCIONÁRIOS CRISTIANE DE SOUZA RODRIGUES CASTRO CASTELLANI, MAURICIO OLIVEIRA DE PAULA, RIVANA FERREIRA MELO, SEBASTIANA CAMPOS FERREIRA, VANDA SABINO DE SOUZA,VANESSA NEVES E ROSANA MARIA DA SILVA, </t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2232/2232_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2232/2232_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> AO SENHOR AMBRÓZIO ALBERTO DE QUEIROZ</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2235/2235_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2235/2235_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR DR.RENATO ROSALINO DE ARAUJO (ODONTOLOGISTA) </t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2269/2269_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2269/2269_texto_integral.xml</t>
   </si>
   <si>
     <t>AGOSTINHO NETO FERREIRA</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2309/2309_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2309/2309_texto_integral.xml</t>
   </si>
   <si>
     <t>IVANDA RIBEIRO ROSA DE ASSUNÇÃO</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2323/2323_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2323/2323_texto_integral.xml</t>
   </si>
   <si>
     <t>FERNANDO SABINO DOS SANTOS.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2343/2343_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2343/2343_texto_integral.xml</t>
   </si>
   <si>
     <t>MARIA DE LOURDES DA SILVA,</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2344/2344_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2344/2344_texto_integral.xml</t>
   </si>
   <si>
     <t>AOS EX-CAMPEÕES DE RODEIO DE CARNEIRINHO, SENHOR JAIME APARECIDO DA COSTA, EDNOEL BERGAMO RIBEIRO, SINÉZIO RIBEIRO DA SILVA E UBALDO PEREIRA DE MELO</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2345/2345_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2345/2345_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">OVÍDIA PEREIRA MACEDO, EXTENSIVA AOS FILHOS, PRINCIPALMENTE AO SENHOR VALDEMIR PEREIRA DA SILVA, </t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2349/2349_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2349/2349_texto_integral.xml</t>
   </si>
   <si>
     <t>SILMA VILELA DE SOCORRO</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2350/2350_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2350/2350_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUTORA PROJECAR</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2372/2372_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2372/2372_texto_integral.xml</t>
   </si>
   <si>
     <t>JOSÉ FERNANDES FILHO E ALZIRA FRANCISCA FERNANDES E FERNANDES</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2371/2371_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2371/2371_texto_integral.xml</t>
   </si>
   <si>
     <t>CASAL FRANCISCO FERNANDES DE OLIVEIRA E ARMINDA TIAGO DE OLIVEIRA, EXTENSIVO AOS FILHOS</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2370/2370_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2370/2370_texto_integral.xml</t>
   </si>
   <si>
     <t>NARON ALVES DE OLIVEIRA, JASON BENTO DE OLIVEIRA, JOÃO SAMARTINO FILHO E MILTON CÉSAR NAZARO DA COSTA E A SENHORA VALDIRENE SAMARTINO</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2400/2400_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2400/2400_texto_integral.xml</t>
   </si>
   <si>
     <t>ROZALVE PEREIRA SANTOS</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2428/2428_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2428/2428_texto_integral.xml</t>
   </si>
   <si>
     <t>AOS POLICIAIS CIVIS DA COMARCA DE ITURAMA, OS SENHORES INVESTIGADORES WEMERSON RAMOS DA SILVA, FABRICIO FAGUNDES PEREIRA E BRUNO RIBEIRO MONTEIRO, BEM COMO, AO DELEGADO DE POLÍCIA O SENHOR DR. JOÃO TOMAZ SOBRINHO E O ESCRIVÃO AD-HOC O SR.WELLINTON BARBOSA DE PAULA,</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2431/2431_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2431/2431_texto_integral.xml</t>
   </si>
   <si>
     <t>GERALDO WILSON DA SILVA(JARDINEIRO)</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2430/2430_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2430/2430_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CELINA ROCHA(JARDINEIRA) </t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2433/2433_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2433/2433_texto_integral.xml</t>
   </si>
   <si>
     <t>A EMPRESA CARNEIRINHO AGROINDUSTRIAL S.A - USINA CARNEIRINHO</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2437/2437_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2437/2437_texto_integral.xml</t>
   </si>
   <si>
     <t>EDERSON MARCOS GONZAGA DE OLIVEIRA-CABO DA POLÍCIA MILITAR</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2438/2438_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2438/2438_texto_integral.xml</t>
   </si>
   <si>
     <t>CASAL VALDEMIR LUIS DE SOUZA E OSMARINA FELIX DE ARAÚJO</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2478/2478_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2478/2478_texto_integral.xml</t>
   </si>
   <si>
     <t>EDSONIL LUIZ FERREIRA</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2486/2486_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2486/2486_texto_integral.xml</t>
   </si>
   <si>
     <t>REGINALDO TIAGO DE ALVARENGA</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2488/2488_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2488/2488_texto_integral.xml</t>
   </si>
   <si>
     <t>HELIO TERTULIANO DOS ANJOS</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>Gerson Ferrari, Joaquim Madalena Severino de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2507/2507_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2507/2507_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">AOS SENHORES JOÃO VICTOR BARRETO - MEDALHISTA DE OURO DA 7ª OLIMPIADA DE MATEMÁTICA E BRUNO RODRIGUES ARAUJO </t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2535/2535_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2535/2535_texto_integral.xml</t>
   </si>
   <si>
     <t>MIRAI DE OLIVEIRA QUEIROZ-PROFESSORA</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2536/2536_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2536/2536_texto_integral.xml</t>
   </si>
   <si>
     <t>SENHORA HILDA FRANÇA DA SILVA-AUXILIAR DE SERVIÇOS GERAIS</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2558/2558_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2558/2558_texto_integral.xml</t>
   </si>
   <si>
     <t>A SENHORA MARIA AUGUSTA ALVES VELANI-PROFESSORA APOSENTADA</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2533/2533_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2533/2533_texto_integral.xml</t>
   </si>
   <si>
     <t>HERCILIA ANTUNES CORREA-PROFESSOARA</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2557/2557_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2557/2557_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR JOSÉ JUSTINO PEREIRA FILHO-FUNCIONÁRIO PÚBLICO </t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2556/2556_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2556/2556_texto_integral.xml</t>
   </si>
   <si>
     <t>A SENHORA EULALIA LUCAS DE OLIVEIRA-SERVIÇAL APOSENTADA</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2572/2572_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2572/2572_texto_integral.xml</t>
   </si>
   <si>
     <t>SENHORA CLEUSA RODRIGUES DE LIMA(PROFESSORA APOSENTADA)</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2564/2564_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2564/2564_texto_integral.xml</t>
   </si>
   <si>
     <t>ANA PEREIRA DE MELO - ORIENTADORA ESCOLAR</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2576/2576_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2576/2576_texto_integral.xml</t>
   </si>
   <si>
     <t>TIAGO EDILSON DE OLIVEIRA QUEIROZ</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2577/2577_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2577/2577_texto_integral.xml</t>
   </si>
   <si>
     <t>FERNANDO SABINO</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2334/2334_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2334/2334_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVAM AS CONTAS DA PREFEITURA MUNICIPAL DE CARNEIRINHO, RELATIVAS AO EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2333/2333_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2333/2333_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVAM AS CONTAS DA PREFEITURA MUNICIPAL DE CARNEIRINHO, REALTIVOS AO EXECÍCIO DE 2005.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>APROVAM AS CONTAS DA PREFEITURA MUNICIPAL DE CARNEIRINHO, RELATIVAS AO EXERCÍCIO DE 2007.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
@@ -3130,1131 +3130,1131 @@
   <si>
     <t>CONCEDER REVISÃO ANUAL DO SUBSÍDIO DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA DE DESPESAS ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE CARNEIRINHO PARA O EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE 50.000,00(CINQUENTA MIL REAIS)PARA AS DOTAÇÕES DA CÂMARA MUNICIPAL DE CARNEIRINHO - MG.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2163/2163_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2163/2163_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 01ª. (PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA DIA 07/02/2011, PELO FALECIMENTO DO SRº JOSÉ VALDEIR DE SOUZA, OCORRIDO DIA 28/ 01/ 2011 , EM PARANAÍBA MS.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2189/2189_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2189/2189_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 1ª. (PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA DIA 07/02/2011, PELO FALECIMENTO DO SR. LUCIDIO BERALDO CELESTRINO, OCORRIDO DIA 16/01/2011, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2188/2188_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2188/2188_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 1ª. (PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA DIA 07/02/2011, PELO FALECIMENTO DA SRª. MARIA FERNANDES DOS SANTOS, OCORRIDO DIA 08/01/2011, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2187/2187_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2187/2187_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 1ª. (PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA DIA 07/02/2011, PELO FALECIMENTO DO SR. KLÊNIO BARBOSA SIQUEIRA, OCORRIDO DIA 29/01/2011, NA CIDADE DE LIMEIRA D' OESTE-MG.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2217/2217_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2217/2217_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 1ª. (PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DO SR. VALENTINO LEMES DO PRADO, OCORRIDO DIA 27/01/2011, NA CIDADE DE UBERABA-MG.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2183/2183_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2183/2183_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 1ª. (PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA DIA 07/02/2011, PELO FALECIMENTO DO SR. EUDES MARTINS DA SILVA (MATA GATO) OCORRIDO DIA 18/01/2011, NA CIDADE DE UBERABA-MG.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2186/2186_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2186/2186_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 1ª. (PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA DIA 07/02/2011, PELO FALECIMENTO DO SR. SIMIÃO SEVERINO DE GODOI, OCORRIDO DIA 23/12/2010, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2180/2180_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2180/2180_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 1ª. (PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA DIA 07/02/2011, PELO FALECIMENTO DO SR. NELSON GONÇALVES DA MAIA, OCORRIDO DIA 22/01/2011, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2179/2179_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2179/2179_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 1ª. (PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA DIA 07/02/2011, PELO FALECIMENTO DA SRª. ANA GONÇALVES DE SOUZA, OCORRIDO DIA 31/12/2010, NA CIDADE DE PORTO FRANCO-MA.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2192/2192_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2192/2192_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA, SOLICITAR A PREFEITA MUNICIPAL, QUE PROCEDA LEVANTAMENTO DOS LOTES EXISTENTES NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL PARA DOAÇÃO A EMPRESÁRIOS, INTERESSADOS EM SI ESTALAREM NO REFERIDO DISTRITO.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2199/2199_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2199/2199_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 1ª. (PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA DIA 07/02/2011, PELO FALECIMENTO DO SR. JOÃO LUCIANO BALTAZAR, OCORRIDO DIA 07/01/2011, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2202/2202_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2202/2202_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA, SOLICITAR A PREFEITA MUNICIPAL, QUE FAÇA UM CESSÃO O PRÉDIO ONDE FUNCIONAVA A ESCOLA MUNICIPAL VICENTE LUIZ ALVES PARA A INSTALAÇÃO DO FORUM, BEM COMO, QUE MOBILIZE TODA A SOCIEDADE EM PROL DA REFORMA DO PRÉDIO, DE ACORDO COM AS EXIGÊNCIAS DO TRIBUNAL DE JUSTIÇA, PARA A INSTALAÇÃO O MAIS RÁPIDO POSSÍVEL DA COMARCA EM CARNEIRINHO. </t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2209/2209_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2209/2209_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA, SOLICITAR A PREFEITA MUNICIPAL, QUE FAÇA UMA LIMPEZA GERAL NO DISTRITO DE VILA BARBOSA.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2206/2206_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2206/2206_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA, SOLICITAR A PREFEITA MUNICIPAL, A CONTRATAÇÃO DE UM PROFISSIONAL DE ENFERMAGEM PARA TRABALHAR NO POSTO DE SAÚDE VICENTE SEVERINO DE SOCORRO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2212/2212_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2212/2212_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 1ª. (PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DA SRª FELISMINA MORAIS DE SOUZA, OCORRIDO DIA 06/02/2011, NA CIDADE DE ITURAMA-MG.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2216/2216_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2216/2216_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 1ª. (PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DO SR. EMILIO MOISES ROSA, OCORRIDO DIA 05/02/2011 , NESTA CIDADE.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2229/2229_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2229/2229_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 2ª. (SEGUNDA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA DIA 21/02/2011, PELO FALECIMENTO DO SRº WALDECY LUIZ OSÓRIO, OCORRIDO DIA 15 / 02 / 2011 , EM UBERABA MG.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2239/2239_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2239/2239_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 2 ª. (SEGUNDA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DA SRªIVANI CUSTÓDIO DOS SANTOS, OCORRIDO DIA 16/ 02/ 2011 , EM UBERABA.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2231/2231_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2231/2231_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 2ª. (SEGUNDA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA DIA 21/02/2011, PELO FALECIMENTO DA SRª ILDA ALVARENGA DE LIMA, OCORRIDO DIA 17/ 02 / 2011, EM SÃO JOSÉ DO RIO SP.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2226/2226_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2226/2226_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 2ª. (SEGUNDA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA DIA 21/02/2011, PELO FALECIMENTO DO JOVEM LUIZ CARLOS SUPRIANO TOMAZ (CAL), OCORRIDO DIA 13 / 02 / 2011 , NESTA CIDADE.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2240/2240_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2240/2240_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA, SOLICITAR A PREFEITA MUNICIPAL, QUE FAÇA A AQUISIÇÃO OU REPAROS DOS BEBEDOUROS DE ÁGUA DO DEPARTAMENTO DE OBRAS E DO ESTÁDIO JUVENAL JOSÉ DE QUEIROZ.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2238/2238_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2238/2238_texto_integral.xml</t>
   </si>
   <si>
     <t>UM MINUTO DE SILÊNCIO NA 2ª. (SEGUNDA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DA SRA RUFINA ALVES VILELA, OCORRIDO DIA NESTA DATA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>Sirvaldo Socorro de Toledo, Cacildo Adolfo de Queiroz, Gerson Ferrari, Mauri Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2241/2241_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2241/2241_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 2ª. (SEGUNDA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DO SR EDER BERTOLOZO DE SOUZA, OCORRIDO DIA 20/02/ 2011, NA CIDADE DE PRESIDENTE PRUDENTE-SP.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2253/2253_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2253/2253_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 3 ª. (TERCEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA DIA 14 DE MARÇO, PELO FALECIMENTO DO SRº EDSON MOREIRA DA SILVA, OCORRIDO DIA 24 / 02 / 2011 , NESTA CIDADE.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2247/2247_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2247/2247_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA, SOLICITAR A PREFEITA MUNICIPAL, CÓPIA DO CONTRATO FIRMADO ENTRE A PREFEITURA MUNICIPAL DE CARNEIRINHO E A FIRMA DE LIMPEZA URBANA BRASIL LIMP.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2244/2244_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2244/2244_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, OUVIDO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA, SOLICITAR A PREFEITA MUNICIPAL A INSTAURAÇÃO DE UMA COMISSÃO DE AVALIAÇÃO DE DESEMPENHO DOS FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>Willian Martins Maia, Cacildo Adolfo de Queiroz, Edna Cristina de Lima, Gerson Ferrari, Joaquim Madalena Severino de Almeida, Luís Antônio da Silva, Mauri Oliveira, Ricardo Vilela Perroni, Sirvaldo Socorro de Toledo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2260/2260_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2260/2260_texto_integral.xml</t>
   </si>
   <si>
     <t>DR. NILO DA COSTA PÁDUA, OCORRIDO DIA 12/03/2011 , NA CIDADE DE SÃO JOSÉ DO RIO PRETO-SP.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2270/2270_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2270/2270_texto_integral.xml</t>
   </si>
   <si>
     <t>ENVIE A ESTA CASA LEGISLATIVA A PRESTAÇÃO DE CONTAS DO CARNAVAL REALIZADO EM MARÇO DE 2011.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2266/2266_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2266/2266_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE DUAS PESSOAS PARA TRABALHAR COMO AGENTE SANITÁRIO.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>Gerson Ferrari, Cacildo Adolfo de Queiroz, Mauri Oliveira, Ricardo Vilela Perroni, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2276/2276_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2276/2276_texto_integral.xml</t>
   </si>
   <si>
     <t>SR JOÃO PEREIRA DOS REIS (JOÃO DA GROTA), OCORRIDO DIA 21/03/2011, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2282/2282_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2282/2282_texto_integral.xml</t>
   </si>
   <si>
     <t>SRº EX. VICE - PRESIDENTE DA REPÚBLICA JOSÉ ALENCAR, OCORRIDO DIA 29/ 03 / 2011 , EM SÃO PAULO.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>Gerson Ferrari, Ricardo Vilela Perroni</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2293/2293_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2293/2293_texto_integral.xml</t>
   </si>
   <si>
     <t>VALDEIR MARTINS DE QUEIROZ - GASOLINA</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>Sirvaldo Socorro de Toledo, Edna Cristina de Lima</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2291/2291_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2291/2291_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DA SRªAPARECIDA CÂNDIDA DE MENEZES, OCORRIDO DIA 31/ 03 / 2011 , EM OUROESTE.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>Luís Antônio da Silva, Sirvaldo Socorro de Toledo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2292/2292_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2292/2292_texto_integral.xml</t>
   </si>
   <si>
     <t>FALECIMENTO DO SRºAPARECIDO JOSÉ TEIXEIRA, OCORRIDO DIA 03/ 04/ 2011, EM SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>Willian Martins Maia, Ricardo Vilela Perroni</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2315/2315_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2315/2315_texto_integral.xml</t>
   </si>
   <si>
     <t>SRªMERCEDES TEIXEIRA SABINO, OCORRIDO DIA 07 / 04 / 2011 , NESTA CIDADE.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>Sirvaldo Socorro de Toledo, Cacildo Adolfo de Queiroz, Edna Cristina de Lima, Gerson Ferrari, Joaquim Madalena Severino de Almeida, Luís Antônio da Silva, Mauri Oliveira, Ricardo Vilela Perroni, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2314/2314_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2314/2314_texto_integral.xml</t>
   </si>
   <si>
     <t>SR SEBASTIÃO FELÍCIO, OCORRIDO DIA 10/04/2011, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL-MG.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>Sirvaldo Socorro de Toledo, Ricardo Vilela Perroni, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2313/2313_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2313/2313_texto_integral.xml</t>
   </si>
   <si>
     <t>SRº CINATO PEDRO DAVID, OCORRIDO DIA 11 / 04 / 2011 , NESTA CIDADE.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2307/2307_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2307/2307_texto_integral.xml</t>
   </si>
   <si>
     <t>SR EDSON PAULA DE ASSUNÇÃO, OCORRIDO DIA 12/ 04 /2011, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL-MG.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2308/2308_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2308/2308_texto_integral.xml</t>
   </si>
   <si>
     <t>PARCELAMENTOS JUNTO AO INSS-PREVIDÊNCIA, BEM COMO, QUE SEJA ENCAMINHADOS OS CONTRATOS OU DOCUMENTOS EQUIVALENTE QUE COMPROVE OS PARCELAMENTOS A ESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2301/2301_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2301/2301_texto_integral.xml</t>
   </si>
   <si>
     <t>VALOR GASTO COM COMBUSTIVEL PELA MUNICIPALIDADE NOS EXERCÍCIOS FINANCEIROS DE 2009 E 2010.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2316/2316_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2316/2316_texto_integral.xml</t>
   </si>
   <si>
     <t>SRª JOSEFA MAGALHÃES DE OLIVEIRA, OCORRIDO DIA 14/04/2011, NA CIDADE DE UBERABA-MG.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>Cacildo Adolfo de Queiroz, Gerson Ferrari, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2322/2322_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2322/2322_texto_integral.xml</t>
   </si>
   <si>
     <t>SR. FLÁVIO HONORATO DA CRUZ, OCORRIDO DIA 23/04/2011, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2321/2321_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2321/2321_texto_integral.xml</t>
   </si>
   <si>
     <t>CÓPIA DA FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS REFERENTE AO MÊS DE ABRIL DE 2011. BEM COMO A RELAÇÃO DOS SERVIDORES QUE ESTÃO DE FÉRAIS E AFASTADOS, SE ESTIVER AFASTADO O PERÍODO CONCEDIDO DE AFASTAMENTO.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2320/2320_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2320/2320_texto_integral.xml</t>
   </si>
   <si>
     <t>SRA.MARIA VERA LÚCIA ROSA, OCORRIDO NESTA DATA, NA CIDADE DE PARANAÍBA-MS.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>Sirvaldo Socorro de Toledo, Edna Cristina de Lima, Luís Antônio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2319/2319_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2319/2319_texto_integral.xml</t>
   </si>
   <si>
     <t>SR POMPEU GOMES DOS SANTOS, OCORRIDO DIA 28/04 /2011, NA CIDADE DE ITURAMA-MG.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>Willian Martins Maia, Joaquim Madalena Severino de Almeida, Sirvaldo Socorro de Toledo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2318/2318_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2318/2318_texto_integral.xml</t>
   </si>
   <si>
     <t>SR.ANTONIO CARNEIRO DE FREITAS, OCORRIDO DIA 27/04 /2011 , NESTA CIDADE.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2339/2339_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2339/2339_texto_integral.xml</t>
   </si>
   <si>
     <t>SR VICENTE FERNANDES DE QUEIROZ, OCORRIDO DIA 04/ 05 / 2011, EM SÃO JOSÉ DE RIO PRETO SP.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>Mauri Oliveira, Gerson Ferrari</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2335/2335_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2335/2335_texto_integral.xml</t>
   </si>
   <si>
     <t>SRºARTILINO ALVES VITÓRIA / OCORRIDO DIA 09/ 05 / 2011 , EM ITURAMA MG.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2359/2359_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2359/2359_texto_integral.xml</t>
   </si>
   <si>
     <t>SR EDIMUNDO BARBOSA DA CUNHA, OCORRIDO DIA 18 / 05 / 2011 , EM ITURAMA.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2360/2360_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2360/2360_texto_integral.xml</t>
   </si>
   <si>
     <t>SR JOSÉ DE SOUZA ENVANGELISTA, OCORRIDO DIA 20 / 05 / 2011 , NESTA CIDADE.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2364/2364_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2364/2364_texto_integral.xml</t>
   </si>
   <si>
     <t>SEJA ISENTADO OS APOSENTADOS DO PAGAMENTO DO IPTU - IMPOSTO SOBRE PROPRIEDADE TERRITORIAL URBANA, NOS TERMOS DO INSCIO VII DO ART. 206 DA LEI 28/2005.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2363/2363_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2363/2363_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESTAÇÃO DE CONTAS REFERENTE AS COMEMORAÇÕES DOS 19 ANOS DE EMANCIPAÇÃO POLITICA ADMINISTRATIVO DE CARNEIRINHO, INCLUINDO OS EVENTOS: DÉCIMA EXPOCAR, DÉCIMA NONA FESTA DO PEÃO E CHURRASCO POPULAR, REALIZADOS NOS DIAS 27 A 30 DE ABRIL DE 2011. </t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2369/2369_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2369/2369_texto_integral.xml</t>
   </si>
   <si>
     <t>SR. LAURENTINO TEIXEIRA, OCORRIDO DIA 03 / 06/ 2011 , EM SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2389/2389_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2389/2389_texto_integral.xml</t>
   </si>
   <si>
     <t>CONVOCAR O SECRETÁRIO MUNICIPAL DE FINANÇAS, PARA COMPARECER A ESTA CASA DE LEIS, PARA PRESTAR ESCLARECIMENTOS SOBRE ATRASOS NO PAGAMENTO DE FORNECEDORES E PRESTADORES DE SERVIÇOS, CONVÊNIOS, FUNCIONALISMO PÚBLICO, ENCARGOS PATRONAL, EMPRÉSTIMOS CONSIGNADO E PARCELAMENTO DE DIVIDAS.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2373/2373_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2373/2373_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE SERÁ REALIZADA DIA 20/06/2011, PELO FALECIMENTO DO SR JOSÉ VALDEMIR MARQUES DE CARVALHO(JOSÉ SEGUNDO), OCORRIDO DIA 08/ 06 / 2011 , EM SÃO SEBASTIÃO PONTAL.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2376/2376_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2376/2376_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE DETERMINE AO DEPARTAMENTO DE RECURSOS HUMANOS QUE ABRA CONTA SALÁRIOS PARA OS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2375/2375_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2375/2375_texto_integral.xml</t>
   </si>
   <si>
     <t>UM MINUTO DE SILÊNCIO NA 10ª. (DÉCIMA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA DIA 20/06/2011, PELO FALECIMENTO DO SR. JOSÉ APARECIDO VIEIRA, OCORRIDO DIA 16/06/2011, NA CIDADE FERNANDÓPOLIS-SP</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2385/2385_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2385/2385_texto_integral.xml</t>
   </si>
   <si>
     <t>UM PROJETO INCENTIVANDO A PRESERVAÇÃO DO MEIO AMBIENTE E URBNAIZAÇÃO DA CIDADE, COM A DENOMINAÇÃO DE IPTU VERDE, A EXEMPLO DO QUE TEM OCORRIDO EM OUTRAS CIDADES DOS ESTADOS QUE INTEGRAM A FEDERAÇÃO</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2387/2387_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2387/2387_texto_integral.xml</t>
   </si>
   <si>
     <t>DETEMINE AO SETOR COMPETENTE PARA PROVIDENCIAR ESTACIONAMENTOS PERPERDICULARES EM FRENTE AOS SUPERMERCADOS.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2395/2395_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2395/2395_texto_integral.xml</t>
   </si>
   <si>
     <t>SRª EUFRAUZINA MONTEMOR DE LIMA, OCORRIDO DIA 23/06/2011, NA CIDADE RIO CLARO-SP.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2362/2362_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2362/2362_texto_integral.xml</t>
   </si>
   <si>
     <t>SRªMARIA SILVA SALES, OCORRIDO DIA 30/05/2011 , EM SÃO PAULO.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2368/2368_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2368/2368_texto_integral.xml</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE SISTEMA DE MULTIRÕES PARA REPAROS NAS ESTRADAS QUE DA ACESSO AS PROPRIEDADES RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2394/2394_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2394/2394_texto_integral.xml</t>
   </si>
   <si>
     <t>SR. JOSÉ APOLONIO DA SILVA NASCIMENTO, OCORRIDO DIA 17/06/2011, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL-MG.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2393/2393_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2393/2393_texto_integral.xml</t>
   </si>
   <si>
     <t>SRª. ASTROGILDA MARIA MACHADO, OCORRIDO DIA 27/06/2011, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>Gerson Ferrari, Cacildo Adolfo de Queiroz, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2392/2392_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2392/2392_texto_integral.xml</t>
   </si>
   <si>
     <t>SRª. OVIDIA PEREIRA MACEDO, OCORRIDO DIA 25/06/2011, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2390/2390_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2390/2390_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 1ª. (PRIMEIRA) REUNIÃO ORDINÁRIA DA 1A. SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DA SRA AURORA CALISTO GONÇALVES, OCORRIDO DIA 03/07/2011, NA CIDADE DE FERNANDOPOLIS-SP.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>Cacildo Adolfo de Queiroz, Edna Cristina de Lima, Gerson Ferrari, Joaquim Madalena Severino de Almeida, Luís Antônio da Silva, Mauri Oliveira, Ricardo Vilela Perroni, Sirvaldo Socorro de Toledo, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2403/2403_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2403/2403_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SRº ITAMAR AUGUSTO CAUTIERO FRANCO, </t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2402/2402_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2402/2402_texto_integral.xml</t>
   </si>
   <si>
     <t>SR JOÃO LUIS MARTINS(JOÃO GIGANTE)</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>Luís Antônio da Silva, Sirvaldo Socorro de Toledo, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2414/2414_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2414/2414_texto_integral.xml</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DO SR ALCIDES DE ALMEIDA ARRUDA, OCORRIDO DIA 10/07/2011, NA CIDADE DE CAMPINAS-SP.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2417/2417_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2417/2417_texto_integral.xml</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DO SR OZAIL QUIRINO ALMEIDA, OCORRIDO DIA 13/07/2011, NO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2409/2409_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2409/2409_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE ENCAMINHE A ESTA CASA LEGISLATIVA O DEMONSTRATIVO DA DÍVIDA FLUTUANTE E FUNDADA DA PREFEITURA MUNICIPAL, REFERENTE AOS EXERCICIO 2009, 2010 E DE JANEIRO A JUNHO DE 2011.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2408/2408_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2408/2408_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE ENCAMINHE A ESTÁ CASA LEGISLATIVA RELATÓRIO DE DESPESAS, DEMONSTRATIVO DE FECHAMENTO, RELAÇÃO DE PAGAMENTO ORÇAMENTÁRIO DOS EXERCÍCIOS FINANCEIROS 2010 E DE JANEIRO A JUNHO DE 2011, POR DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2407/2407_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2407/2407_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE ENCAMINHE A ESTA CASA LEGISLATIVA CÓPIA DE BALANCETE CONTENDO TODOS OS EMPENHOS LIQUIDADOS, ASSIM COMO TODOS OS RESTOS A PAGAR CONTENDO OS RESPECTIVOS FORNECEDORES E VALORES, REFERENTE AOS EXERCÍCIOS FINANCEIROS 2010 E DE JANEIRO A JUNHO DE 2011.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>Sirvaldo Socorro de Toledo, Luís Antônio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2420/2420_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2420/2420_texto_integral.xml</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DO SR JAIR REZENDE, OCORRIDO DIA 21/07 /2011 , NA CIDADE DE PARANAIBA-MS</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>Edna Cristina de Lima, Sirvaldo Socorro de Toledo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2404/2404_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2404/2404_texto_integral.xml</t>
   </si>
   <si>
     <t>SR RINALDO GONÇALVES DA SILVA, OCORRIDO DIA 28/07 /2011 , NO DISTRITO DE FÁTIMA DO PONTAL-MG.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>Luís Antônio da Silva, Gerson Ferrari</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2423/2423_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2423/2423_texto_integral.xml</t>
   </si>
   <si>
     <t>A CRIAÇÃO DE SALA DE TREINAMENTO DO SENAC PARA A QUALIFICAÇÃO PROFISSIONAL DOS NOSSOS MUNICÍPES.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>Gerson Ferrari, Cacildo Adolfo de Queiroz, Edna Cristina de Lima, Joaquim Madalena Severino de Almeida, Luís Antônio da Silva, Mauri Oliveira, Ricardo Vilela Perroni, Sirvaldo Socorro de Toledo, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2419/2419_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2419/2419_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DO SR MARCOS RAMOS ASSUNÇÃO DE MELO, OCORRIDO DIA 28 /07 /2011, NA CIDADE DE VOTUPORANGA-SP</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2421/2421_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2421/2421_texto_integral.xml</t>
   </si>
   <si>
     <t>SRºPEDRO SATURNINO, OCORRIDO DIA 18 / 07 / 2011 , EM FERNANDÓPOLIS SP.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2434/2434_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2434/2434_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHE A ESTA CASA LEGISLATIVA RELATÓRIOS DE DESPESAS, CUJO OS DEMONSTRATIVOS DE FECHAMENTO APRESENTEM A RELAÇÃO DE TODOS OS PAGAMENTOS ORÇAMENTÁRIOS DOS EXERCÍCIOS FINANCEIROS DE 2009, 2010 E DE JANEIRO A JULHO DE 2011, POR DOTAÇÃO ORÇAMENTÁRIA. </t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2450/2450_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2450/2450_texto_integral.xml</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A ATUALIZAÇÃO DO AUXILIO ALIMENTAÇÃO INSTITUIDO PELA LEI 1.015/2009.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2443/2443_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2443/2443_texto_integral.xml</t>
   </si>
   <si>
     <t>SRª IZOLDINA DIAS MACEDO, OCORRIDO DIA 22/08/2011, NA CIDADE DE VITÓRIA BRASIL-SP.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2442/2442_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2442/2442_texto_integral.xml</t>
   </si>
   <si>
     <t>SRªNICEAS DE OLIVEIRA E SOUZA , OCORRIDO DIA 20 / 08 / 2011 , NESTA CIDADE.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2457/2457_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2457/2457_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SRªFRANCISCA ROSA PEREIRA FERREIRA, OCORRIDO DIA 28 / 08 / 2011 </t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>Gerson Ferrari, Cacildo Adolfo de Queiroz, Edna Cristina de Lima, Luís Antônio da Silva, Mauri Oliveira, Ricardo Vilela Perroni, Sirvaldo Socorro de Toledo, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2480/2480_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2480/2480_texto_integral.xml</t>
   </si>
   <si>
     <t>SR. OSMAR PERRONI</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2465/2465_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2465/2465_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE FAÇA MANUTENÇÃO E CONSERTOS NECESSÁRIOS NO CAMINHÃO PIPA. </t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2483/2483_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2483/2483_texto_integral.xml</t>
   </si>
   <si>
     <t>JOVEM: CAIQUE ANACLETO</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2495/2495_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2495/2495_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSERTO PONTE CORRÉGO CEMITÉRIO DIVISA COM ALEXANDRITA. </t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2491/2491_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2491/2491_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, OUVIDO O PLENÁRIO, REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 15ª. (DÉCIMA QUINTA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DO SR LENI FRIOZI RUFINO, OCORRIDO DIA 25/09/201, NESTA DE ITURAMA, ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2499/2499_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2499/2499_texto_integral.xml</t>
   </si>
   <si>
     <t>SR. ANTÔNIO JARDIM,</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>Cacildo Adolfo de Queiroz, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2510/2510_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2510/2510_texto_integral.xml</t>
   </si>
   <si>
     <t>SR. SÉRGIO GABRIEL TAVELA (SANTA FÉ)</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>Sirvaldo Socorro de Toledo, Ricardo Vilela Perroni</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2512/2512_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2512/2512_texto_integral.xml</t>
   </si>
   <si>
     <t>SRªBENVINDA MARTINS DA SILVA</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2516/2516_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2516/2516_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE INTERCEDA JUNTA A CEMIG PARA PROVIDENCIAR, A INSTALÇÃO DE POSTES E REDE ELÉTRICA NA RUA JOÃO BERTOLINO QUEIROZ NO BAIRRO JOAQUIM LUIZ FERREIRA.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2522/2522_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2522/2522_texto_integral.xml</t>
   </si>
   <si>
     <t>SR. PEDRO FERREIRA DE LIMA (PEDRO SARAVA), OCORRIDO DIA 01/11/2011, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2511/2511_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2511/2511_texto_integral.xml</t>
   </si>
   <si>
     <t>SR. ANTÔNIO VILELA DE MELO, OCORRIDO DIA 03/11/2011</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2525/2525_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2525/2525_texto_integral.xml</t>
   </si>
   <si>
     <t>SR. JOÃO TEOTONIO DE LIMA (JOÃO PERNAMBUCO)</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2528/2528_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2528/2528_texto_integral.xml</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DO SR ATAIDE ANTONIO DOS SANTOS, OCORRIDO DIA 19/11/ 2011, NA CIDADE DE FERNANDÓPOLIS</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2529/2529_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2529/2529_texto_integral.xml</t>
   </si>
   <si>
     <t>A CONTRATAÇÃO DE AUXILIAR DE SERVIÇOS GERAIS PARA FAZER A LIMPEZA E A MANUTENÇÃO DO PARQUE DE EXPOSIÇÃO IZAÚ VILELA MACHADO.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2540/2540_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2540/2540_texto_integral.xml</t>
   </si>
   <si>
     <t>CÓPIA DA FOLHA DE PAGAMENTO DOS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL, CONTENDO OS NOMES E OS RESPECTIVOS CARGOS E VENCIMENTOS, PERÍODO AQUISITIVO DE FÉRIAS NÃO GOZADAS, BEM COMO A RELAÇÃO DOS FUNCIONÁRIOS QUE PEDIRAM AFASTAMENTO SEM REMUNERAÇÃO E O PERÍODO SOLICITADO, OU QUE ENCONTRA-SE ENCOSTADOS NO INSS.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2544/2544_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2544/2544_texto_integral.xml</t>
   </si>
   <si>
     <t>EDILSON TEIXEIRA DA SILVA</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>Sirvaldo Socorro de Toledo, Joaquim Madalena Severino de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2543/2543_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2543/2543_texto_integral.xml</t>
   </si>
   <si>
     <t>VICENTE FRANCISCO TOLEDO, OCORRIDO DIA 10/11/2011, NA CIDADE DE SANTA ALBERTINA-SP.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2553/2553_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2553/2553_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHE A CASA LEGISLATIVA CÓPIA DO CONTRATO CELEBRADO PESSOA JURIDICA PAGOS ATRAVÉS DA SUBFUNÇÃO 452- SERVIÇOS URBANOS- PROGRAMA 0009- SERVIÇOS MUNICIPAIS, DOTAÇÃO ORÇAMENTÁRIA 2021.3.3.90.39.00 OUTROS SERVIÇOS TERCEIROS- PESSOA JURÍDICA. </t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2554/2554_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2554/2554_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHE A CASA LEGISLATIVA CÓPIA DO CONTRATO CELEBRADO PESSOA JURIDICA PAGOS ATRAVÉS DA SECRETARIA MUN. DE SERVIÇOS RURAIS - SUBFUNÇÃO 782- TRANSPORTES RODOVIÁRIOS- PROGRAMA 0010- SERVIÇOS RURAIS, DOTAÇÃO ORÇAMENTÁRIA 2022.3.3.90.39.00 OUTROS SERVIÇOS TERCEIROS- PESSOA JURÍDICA. </t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2555/2555_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2555/2555_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO A ESTA CASA LEGISLATIVA COMPROVANTES DE GASTOS COM REPAROS E MANUTENÇÃO DO VEÍCULO PLACA GXH-5165.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2548/2548_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2548/2548_texto_integral.xml</t>
   </si>
   <si>
     <t>INFORMAÇÕES QUANTO A COMPOSIÇÃO DO CONSELHO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2561/2561_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2561/2561_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE PROVIDENCIE A LIMPEZA DAS RUAS E BOCAS DE LOBO DA SEDE DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2563/2563_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2563/2563_texto_integral.xml</t>
   </si>
   <si>
     <t>A MANUTENÇÃO NA ESCOLA MUNICIPAL OLEGARIO FRANCISCO DE QUEIROZ.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>Sirvaldo Socorro de Toledo, Joaquim Madalena Severino de Almeida, Ricardo Vilela Perroni</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2547/2547_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2547/2547_texto_integral.xml</t>
   </si>
   <si>
     <t>SRºVITAL LUIZ ALVES, OCORRIDO DIA 03 / 12/ 2011 , EM SÃO JOSÉ DO RIO PRETO.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2571/2571_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2571/2571_texto_integral.xml</t>
   </si>
   <si>
     <t>SRºBRASILINO JOSÉ DO CARMO, OCORRIDO DIA 08 / 12 /2011 , EM ITURAMA</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2566/2566_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2566/2566_texto_integral.xml</t>
   </si>
   <si>
     <t>SRªLOURDES GOMES DOMINGUES, OCORRIDO DIA 08 / 12 / 2011 , NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2570/2570_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2570/2570_texto_integral.xml</t>
   </si>
   <si>
     <t>SRª ANGELA PEREIRA DE MENEZES, OCORRIDO DIA 09/12/2011, NA CIDADE DE ESTRELA DA BARRA-MG.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2569/2569_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2569/2569_texto_integral.xml</t>
   </si>
   <si>
     <t>SRºANTONIO SANTANA DOS SANTOS, OCORRIDO DIA 13/ 12 / 2011 , EM SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>Gerson Ferrari, Cacildo Adolfo de Queiroz, Joaquim Madalena Severino de Almeida, Mauri Oliveira, Ricardo Vilela Perroni, Sirvaldo Socorro de Toledo, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2579/2579_texto_integral.xml</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2579/2579_texto_integral.xml</t>
   </si>
   <si>
     <t>SRªANTÔNIA DA CUNHA DE OLIVEIRA, OCORRIDO DIA 19/ 12 / 2011, NO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4561,67 +4561,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2164/2164_texto_integral.xml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2165/2165_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2166/2166_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2170/2170_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2169/2169_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2168/2168_texto_integral.xml" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2182/2182_texto_integral.xml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2184/2184_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2185/2185_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2203/2203_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2210/2210_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2208/2208_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2207/2207_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2204/2204_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2205/2205_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2219/2219_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2223/2223_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2222/2222_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2220/2220_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2224/2224_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2225/2225_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2236/2236_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2233/2233_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2234/2234_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2227/2227_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2228/2228_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2237/2237_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2256/2256_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2255/2255_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2254/2254_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2250/2250_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2249/2249_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2258/2258_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2259/2259_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2257/2257_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2252/2252_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2248/2248_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2251/2251_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2246/2246_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2245/2245_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2243/2243_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2277/2277_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2272/2272_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2274/2274_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2262/2262_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2265/2265_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2267/2267_texto_integral.xml" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2268/2268_texto_integral.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2261/2261_texto_integral.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2263/2263_texto_integral.xml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2275/2275_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2290/2290_texto_integral.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2289/2289_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2288/2288_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2286/2286_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2285/2285_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2287/2287_texto_integral.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2279/2279_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2278/2278_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2283/2283_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2284/2284_texto_integral.xml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2281/2281_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2280/2280_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2312/2312_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2311/2311_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2310/2310_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2303/2303_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2305/2305_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2304/2304_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2302/2302_texto_integral.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2306/2306_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2329/2329_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2328/2328_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2326/2326_texto_integral.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2325/2325_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2324/2324_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2330/2330_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2327/2327_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2331/2331_texto_integral.xml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2348/2348_texto_integral.xml" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2341/2341_texto_integral.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2342/2342_texto_integral.xml" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2347/2347_texto_integral.xml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2346/2346_texto_integral.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2340/2340_texto_integral.xml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2337/2337_texto_integral.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2351/2351_texto_integral.xml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2338/2338_texto_integral.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2356/2356_texto_integral.xml" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2358/2358_texto_integral.xml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2357/2357_texto_integral.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2361/2361_texto_integral.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2367/2367_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2365/2365_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2366/2366_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2379/2379_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2377/2377_texto_integral.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2380/2380_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2381/2381_texto_integral.xml" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2386/2386_texto_integral.xml" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2378/2378_texto_integral.xml" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2424/2424_texto_integral.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2382/2382_texto_integral.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2383/2383_texto_integral.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2384/2384_texto_integral.xml" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2388/2388_texto_integral.xml" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2397/2397_texto_integral.xml" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2398/2398_texto_integral.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2396/2396_texto_integral.xml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2399/2399_texto_integral.xml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2391/2391_texto_integral.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2418/2418_texto_integral.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2416/2416_texto_integral.xml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2415/2415_texto_integral.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2413/2413_texto_integral.xml" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2412/2412_texto_integral.xml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2411/2411_texto_integral.xml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2410/2410_texto_integral.xml" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2432/2432_texto_integral.xml" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2427/2427_texto_integral.xml" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2429/2429_texto_integral.xml" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2426/2426_texto_integral.xml" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2448/2448_texto_integral.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2449/2449_texto_integral.xml" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2447/2447_texto_integral.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2441/2441_texto_integral.xml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2445/2445_texto_integral.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2446/2446_texto_integral.xml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2455/2455_texto_integral.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2456/2456_texto_integral.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2454/2454_texto_integral.xml" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2474/2474_texto_integral.xml" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2473/2473_texto_integral.xml" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2472/2472_texto_integral.xml" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2462/2462_texto_integral.xml" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2463/2463_texto_integral.xml" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2471/2471_texto_integral.xml" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2470/2470_texto_integral.xml" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2464/2464_texto_integral.xml" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2468/2468_texto_integral.xml" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2467/2467_texto_integral.xml" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2466/2466_texto_integral.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2475/2475_texto_integral.xml" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2476/2476_texto_integral.xml" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2477/2477_texto_integral.xml" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2494/2494_texto_integral.xml" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2493/2493_texto_integral.xml" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2496/2496_texto_integral.xml" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2487/2487_texto_integral.xml" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2485/2485_texto_integral.xml" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2489/2489_texto_integral.xml" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2490/2490_texto_integral.xml" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2497/2497_texto_integral.xml" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2498/2498_texto_integral.xml" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2500/2500_texto_integral.xml" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2506/2506_texto_integral.xml" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2505/2505_texto_integral.xml" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2504/2504_texto_integral.xml" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2503/2503_texto_integral.xml" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2517/2517_texto_integral.xml" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2521/2521_texto_integral.xml" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2520/2520_texto_integral.xml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2519/2519_texto_integral.xml" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2518/2518_texto_integral.xml" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2513/2513_texto_integral.xml" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2514/2514_texto_integral.xml" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2515/2515_texto_integral.xml" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2532/2532_texto_integral.xml" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2530/2530_texto_integral.xml" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2531/2531_texto_integral.xml" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2538/2538_texto_integral.xml" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2537/2537_texto_integral.xml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2539/2539_texto_integral.xml" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2549/2549_texto_integral.xml" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2552/2552_texto_integral.xml" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2551/2551_texto_integral.xml" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2560/2560_texto_integral.xml" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2559/2559_texto_integral.xml" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2562/2562_texto_integral.xml" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2546/2546_texto_integral.xml" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2545/2545_texto_integral.xml" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2567/2567_texto_integral.xml" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2568/2568_texto_integral.xml" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2565/2565_texto_integral.xml" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2167/2167_texto_integral.xml" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2173/2173_texto_integral.xml" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2177/2177_texto_integral.xml" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2211/2211_texto_integral.xml" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2176/2176_texto_integral.xml" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2175/2175_texto_integral.xml" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2174/2174_texto_integral.xml" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2172/2172_texto_integral.xml" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2201/2201_texto_integral.xml" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2198/2198_texto_integral.xml" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2196/2196_texto_integral.xml" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2195/2195_texto_integral.xml" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2194/2194_texto_integral.xml" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2200/2200_texto_integral.xml" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2221/2221_texto_integral.xml" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2232/2232_texto_integral.xml" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2235/2235_texto_integral.xml" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2269/2269_texto_integral.xml" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2309/2309_texto_integral.xml" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2323/2323_texto_integral.xml" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2343/2343_texto_integral.xml" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2344/2344_texto_integral.xml" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2345/2345_texto_integral.xml" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2349/2349_texto_integral.xml" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2350/2350_texto_integral.xml" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2372/2372_texto_integral.xml" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2371/2371_texto_integral.xml" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2370/2370_texto_integral.xml" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2400/2400_texto_integral.xml" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2428/2428_texto_integral.xml" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2431/2431_texto_integral.xml" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2430/2430_texto_integral.xml" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2433/2433_texto_integral.xml" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2437/2437_texto_integral.xml" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2438/2438_texto_integral.xml" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2478/2478_texto_integral.xml" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2486/2486_texto_integral.xml" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2488/2488_texto_integral.xml" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2507/2507_texto_integral.xml" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2535/2535_texto_integral.xml" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2536/2536_texto_integral.xml" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2558/2558_texto_integral.xml" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2533/2533_texto_integral.xml" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2557/2557_texto_integral.xml" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2556/2556_texto_integral.xml" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2572/2572_texto_integral.xml" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2564/2564_texto_integral.xml" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2576/2576_texto_integral.xml" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2577/2577_texto_integral.xml" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2334/2334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2333/2333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2163/2163_texto_integral.xml" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2189/2189_texto_integral.xml" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2188/2188_texto_integral.xml" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2187/2187_texto_integral.xml" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2217/2217_texto_integral.xml" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2183/2183_texto_integral.xml" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2186/2186_texto_integral.xml" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2180/2180_texto_integral.xml" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2179/2179_texto_integral.xml" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2192/2192_texto_integral.xml" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2199/2199_texto_integral.xml" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2202/2202_texto_integral.xml" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2209/2209_texto_integral.xml" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2206/2206_texto_integral.xml" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2212/2212_texto_integral.xml" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2216/2216_texto_integral.xml" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2229/2229_texto_integral.xml" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2239/2239_texto_integral.xml" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2231/2231_texto_integral.xml" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2226/2226_texto_integral.xml" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2240/2240_texto_integral.xml" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2238/2238_texto_integral.xml" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2241/2241_texto_integral.xml" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2253/2253_texto_integral.xml" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2247/2247_texto_integral.xml" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2244/2244_texto_integral.xml" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2260/2260_texto_integral.xml" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2270/2270_texto_integral.xml" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2266/2266_texto_integral.xml" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2276/2276_texto_integral.xml" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2282/2282_texto_integral.xml" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2293/2293_texto_integral.xml" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2291/2291_texto_integral.xml" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2292/2292_texto_integral.xml" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2315/2315_texto_integral.xml" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2314/2314_texto_integral.xml" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2313/2313_texto_integral.xml" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2307/2307_texto_integral.xml" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2308/2308_texto_integral.xml" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2301/2301_texto_integral.xml" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2316/2316_texto_integral.xml" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2322/2322_texto_integral.xml" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2321/2321_texto_integral.xml" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2320/2320_texto_integral.xml" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2319/2319_texto_integral.xml" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2318/2318_texto_integral.xml" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2339/2339_texto_integral.xml" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2335/2335_texto_integral.xml" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2359/2359_texto_integral.xml" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2360/2360_texto_integral.xml" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2364/2364_texto_integral.xml" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2363/2363_texto_integral.xml" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2369/2369_texto_integral.xml" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2389/2389_texto_integral.xml" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2373/2373_texto_integral.xml" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2376/2376_texto_integral.xml" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2375/2375_texto_integral.xml" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2385/2385_texto_integral.xml" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2387/2387_texto_integral.xml" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2395/2395_texto_integral.xml" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2362/2362_texto_integral.xml" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2368/2368_texto_integral.xml" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2394/2394_texto_integral.xml" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2393/2393_texto_integral.xml" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2392/2392_texto_integral.xml" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2390/2390_texto_integral.xml" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2403/2403_texto_integral.xml" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2402/2402_texto_integral.xml" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2414/2414_texto_integral.xml" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2417/2417_texto_integral.xml" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2409/2409_texto_integral.xml" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2408/2408_texto_integral.xml" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2407/2407_texto_integral.xml" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2420/2420_texto_integral.xml" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2404/2404_texto_integral.xml" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2423/2423_texto_integral.xml" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2419/2419_texto_integral.xml" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2421/2421_texto_integral.xml" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2434/2434_texto_integral.xml" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2450/2450_texto_integral.xml" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2443/2443_texto_integral.xml" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2442/2442_texto_integral.xml" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2457/2457_texto_integral.xml" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2480/2480_texto_integral.xml" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2465/2465_texto_integral.xml" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2483/2483_texto_integral.xml" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2495/2495_texto_integral.xml" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2491/2491_texto_integral.xml" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2499/2499_texto_integral.xml" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2510/2510_texto_integral.xml" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2512/2512_texto_integral.xml" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2516/2516_texto_integral.xml" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2522/2522_texto_integral.xml" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2511/2511_texto_integral.xml" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2525/2525_texto_integral.xml" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2528/2528_texto_integral.xml" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2529/2529_texto_integral.xml" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2540/2540_texto_integral.xml" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2544/2544_texto_integral.xml" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2543/2543_texto_integral.xml" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2553/2553_texto_integral.xml" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2554/2554_texto_integral.xml" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2555/2555_texto_integral.xml" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2548/2548_texto_integral.xml" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2561/2561_texto_integral.xml" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2563/2563_texto_integral.xml" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2547/2547_texto_integral.xml" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2571/2571_texto_integral.xml" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2566/2566_texto_integral.xml" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2570/2570_texto_integral.xml" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2569/2569_texto_integral.xml" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2579/2579_texto_integral.xml" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2164/2164_texto_integral.xml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2165/2165_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2166/2166_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2170/2170_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2169/2169_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2168/2168_texto_integral.xml" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2182/2182_texto_integral.xml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2184/2184_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2185/2185_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2203/2203_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2210/2210_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2208/2208_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2207/2207_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2204/2204_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2205/2205_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2219/2219_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2223/2223_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2222/2222_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2220/2220_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2224/2224_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2225/2225_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2236/2236_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2233/2233_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2234/2234_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2227/2227_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2228/2228_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2237/2237_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2256/2256_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2255/2255_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2254/2254_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2250/2250_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2249/2249_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2258/2258_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2259/2259_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2257/2257_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2252/2252_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2248/2248_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2251/2251_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2246/2246_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2245/2245_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2243/2243_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2277/2277_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2272/2272_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2274/2274_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2262/2262_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2265/2265_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2267/2267_texto_integral.xml" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2268/2268_texto_integral.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2261/2261_texto_integral.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2263/2263_texto_integral.xml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2275/2275_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2290/2290_texto_integral.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2289/2289_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2288/2288_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2286/2286_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2285/2285_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2287/2287_texto_integral.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2279/2279_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2278/2278_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2283/2283_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2284/2284_texto_integral.xml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2281/2281_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2280/2280_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2312/2312_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2311/2311_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2310/2310_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2303/2303_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2305/2305_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2304/2304_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2302/2302_texto_integral.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2306/2306_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2329/2329_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2328/2328_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2326/2326_texto_integral.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2325/2325_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2324/2324_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2330/2330_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2327/2327_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2331/2331_texto_integral.xml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2348/2348_texto_integral.xml" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2341/2341_texto_integral.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2342/2342_texto_integral.xml" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2347/2347_texto_integral.xml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2346/2346_texto_integral.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2340/2340_texto_integral.xml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2337/2337_texto_integral.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2351/2351_texto_integral.xml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2338/2338_texto_integral.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2356/2356_texto_integral.xml" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2358/2358_texto_integral.xml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2357/2357_texto_integral.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2361/2361_texto_integral.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2367/2367_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2365/2365_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2366/2366_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2379/2379_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2377/2377_texto_integral.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2380/2380_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2381/2381_texto_integral.xml" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2386/2386_texto_integral.xml" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2378/2378_texto_integral.xml" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2424/2424_texto_integral.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2382/2382_texto_integral.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2383/2383_texto_integral.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2384/2384_texto_integral.xml" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2388/2388_texto_integral.xml" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2397/2397_texto_integral.xml" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2398/2398_texto_integral.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2396/2396_texto_integral.xml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2399/2399_texto_integral.xml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2391/2391_texto_integral.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2418/2418_texto_integral.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2416/2416_texto_integral.xml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2415/2415_texto_integral.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2413/2413_texto_integral.xml" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2412/2412_texto_integral.xml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2411/2411_texto_integral.xml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2410/2410_texto_integral.xml" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2432/2432_texto_integral.xml" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2427/2427_texto_integral.xml" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2429/2429_texto_integral.xml" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2426/2426_texto_integral.xml" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2448/2448_texto_integral.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2449/2449_texto_integral.xml" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2447/2447_texto_integral.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2441/2441_texto_integral.xml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2445/2445_texto_integral.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2446/2446_texto_integral.xml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2455/2455_texto_integral.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2456/2456_texto_integral.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2454/2454_texto_integral.xml" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2474/2474_texto_integral.xml" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2473/2473_texto_integral.xml" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2472/2472_texto_integral.xml" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2462/2462_texto_integral.xml" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2463/2463_texto_integral.xml" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2471/2471_texto_integral.xml" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2470/2470_texto_integral.xml" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2464/2464_texto_integral.xml" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2468/2468_texto_integral.xml" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2467/2467_texto_integral.xml" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2466/2466_texto_integral.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2475/2475_texto_integral.xml" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2476/2476_texto_integral.xml" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2477/2477_texto_integral.xml" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2494/2494_texto_integral.xml" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2493/2493_texto_integral.xml" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2496/2496_texto_integral.xml" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2487/2487_texto_integral.xml" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2485/2485_texto_integral.xml" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2489/2489_texto_integral.xml" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2490/2490_texto_integral.xml" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2497/2497_texto_integral.xml" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2498/2498_texto_integral.xml" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2500/2500_texto_integral.xml" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2506/2506_texto_integral.xml" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2505/2505_texto_integral.xml" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2504/2504_texto_integral.xml" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2503/2503_texto_integral.xml" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2517/2517_texto_integral.xml" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2521/2521_texto_integral.xml" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2520/2520_texto_integral.xml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2519/2519_texto_integral.xml" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2518/2518_texto_integral.xml" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2513/2513_texto_integral.xml" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2514/2514_texto_integral.xml" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2515/2515_texto_integral.xml" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2532/2532_texto_integral.xml" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2530/2530_texto_integral.xml" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2531/2531_texto_integral.xml" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2538/2538_texto_integral.xml" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2537/2537_texto_integral.xml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2539/2539_texto_integral.xml" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2549/2549_texto_integral.xml" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2552/2552_texto_integral.xml" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2551/2551_texto_integral.xml" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2560/2560_texto_integral.xml" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2559/2559_texto_integral.xml" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2562/2562_texto_integral.xml" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2546/2546_texto_integral.xml" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2545/2545_texto_integral.xml" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2567/2567_texto_integral.xml" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2568/2568_texto_integral.xml" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2565/2565_texto_integral.xml" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2167/2167_texto_integral.xml" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2173/2173_texto_integral.xml" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2177/2177_texto_integral.xml" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2211/2211_texto_integral.xml" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2176/2176_texto_integral.xml" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2175/2175_texto_integral.xml" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2174/2174_texto_integral.xml" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2172/2172_texto_integral.xml" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2201/2201_texto_integral.xml" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2198/2198_texto_integral.xml" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2196/2196_texto_integral.xml" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2195/2195_texto_integral.xml" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2194/2194_texto_integral.xml" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2200/2200_texto_integral.xml" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2221/2221_texto_integral.xml" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2232/2232_texto_integral.xml" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2235/2235_texto_integral.xml" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2269/2269_texto_integral.xml" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2309/2309_texto_integral.xml" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2323/2323_texto_integral.xml" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2343/2343_texto_integral.xml" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2344/2344_texto_integral.xml" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2345/2345_texto_integral.xml" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2349/2349_texto_integral.xml" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2350/2350_texto_integral.xml" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2372/2372_texto_integral.xml" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2371/2371_texto_integral.xml" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2370/2370_texto_integral.xml" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2400/2400_texto_integral.xml" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2428/2428_texto_integral.xml" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2431/2431_texto_integral.xml" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2430/2430_texto_integral.xml" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2433/2433_texto_integral.xml" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2437/2437_texto_integral.xml" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2438/2438_texto_integral.xml" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2478/2478_texto_integral.xml" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2486/2486_texto_integral.xml" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2488/2488_texto_integral.xml" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2507/2507_texto_integral.xml" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2535/2535_texto_integral.xml" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2536/2536_texto_integral.xml" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2558/2558_texto_integral.xml" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2533/2533_texto_integral.xml" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2557/2557_texto_integral.xml" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2556/2556_texto_integral.xml" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2572/2572_texto_integral.xml" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2564/2564_texto_integral.xml" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2576/2576_texto_integral.xml" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2577/2577_texto_integral.xml" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2334/2334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2333/2333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2163/2163_texto_integral.xml" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2189/2189_texto_integral.xml" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2188/2188_texto_integral.xml" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2187/2187_texto_integral.xml" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2217/2217_texto_integral.xml" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2183/2183_texto_integral.xml" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2186/2186_texto_integral.xml" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2180/2180_texto_integral.xml" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2179/2179_texto_integral.xml" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2192/2192_texto_integral.xml" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2199/2199_texto_integral.xml" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2202/2202_texto_integral.xml" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2209/2209_texto_integral.xml" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2206/2206_texto_integral.xml" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2212/2212_texto_integral.xml" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2216/2216_texto_integral.xml" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2229/2229_texto_integral.xml" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2239/2239_texto_integral.xml" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2231/2231_texto_integral.xml" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2226/2226_texto_integral.xml" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2240/2240_texto_integral.xml" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2238/2238_texto_integral.xml" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2241/2241_texto_integral.xml" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2253/2253_texto_integral.xml" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2247/2247_texto_integral.xml" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2244/2244_texto_integral.xml" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2260/2260_texto_integral.xml" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2270/2270_texto_integral.xml" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2266/2266_texto_integral.xml" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2276/2276_texto_integral.xml" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2282/2282_texto_integral.xml" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2293/2293_texto_integral.xml" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2291/2291_texto_integral.xml" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2292/2292_texto_integral.xml" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2315/2315_texto_integral.xml" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2314/2314_texto_integral.xml" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2313/2313_texto_integral.xml" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2307/2307_texto_integral.xml" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2308/2308_texto_integral.xml" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2301/2301_texto_integral.xml" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2316/2316_texto_integral.xml" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2322/2322_texto_integral.xml" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2321/2321_texto_integral.xml" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2320/2320_texto_integral.xml" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2319/2319_texto_integral.xml" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2318/2318_texto_integral.xml" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2339/2339_texto_integral.xml" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2335/2335_texto_integral.xml" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2359/2359_texto_integral.xml" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2360/2360_texto_integral.xml" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2364/2364_texto_integral.xml" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2363/2363_texto_integral.xml" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2369/2369_texto_integral.xml" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2389/2389_texto_integral.xml" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2373/2373_texto_integral.xml" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2376/2376_texto_integral.xml" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2375/2375_texto_integral.xml" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2385/2385_texto_integral.xml" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2387/2387_texto_integral.xml" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2395/2395_texto_integral.xml" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2362/2362_texto_integral.xml" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2368/2368_texto_integral.xml" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2394/2394_texto_integral.xml" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2393/2393_texto_integral.xml" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2392/2392_texto_integral.xml" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2390/2390_texto_integral.xml" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2403/2403_texto_integral.xml" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2402/2402_texto_integral.xml" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2414/2414_texto_integral.xml" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2417/2417_texto_integral.xml" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2409/2409_texto_integral.xml" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2408/2408_texto_integral.xml" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2407/2407_texto_integral.xml" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2420/2420_texto_integral.xml" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2404/2404_texto_integral.xml" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2423/2423_texto_integral.xml" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2419/2419_texto_integral.xml" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2421/2421_texto_integral.xml" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2434/2434_texto_integral.xml" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2450/2450_texto_integral.xml" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2443/2443_texto_integral.xml" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2442/2442_texto_integral.xml" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2457/2457_texto_integral.xml" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2480/2480_texto_integral.xml" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2465/2465_texto_integral.xml" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2483/2483_texto_integral.xml" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2495/2495_texto_integral.xml" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2491/2491_texto_integral.xml" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2499/2499_texto_integral.xml" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2510/2510_texto_integral.xml" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2512/2512_texto_integral.xml" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2516/2516_texto_integral.xml" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2522/2522_texto_integral.xml" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2511/2511_texto_integral.xml" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2525/2525_texto_integral.xml" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2528/2528_texto_integral.xml" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2529/2529_texto_integral.xml" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2540/2540_texto_integral.xml" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2544/2544_texto_integral.xml" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2543/2543_texto_integral.xml" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2553/2553_texto_integral.xml" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2554/2554_texto_integral.xml" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2555/2555_texto_integral.xml" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2548/2548_texto_integral.xml" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2561/2561_texto_integral.xml" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2563/2563_texto_integral.xml" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2547/2547_texto_integral.xml" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2571/2571_texto_integral.xml" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2566/2566_texto_integral.xml" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2570/2570_texto_integral.xml" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2569/2569_texto_integral.xml" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2011/2579/2579_texto_integral.xml" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H403"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="190.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>