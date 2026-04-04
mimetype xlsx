--- v0 (2025-10-04)
+++ v1 (2026-04-04)
@@ -54,2928 +54,2928 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cacildo Adolfo de Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/608/608_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/608/608_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA ATERRO E TUBULAÇÃO NA ESTRADA MUNICIPAL QUE PASSA PELA PROPRIEDADE DO SENHOR VICENTE VILELA LIMA.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/609/609_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/609/609_texto_integral.doc</t>
   </si>
   <si>
     <t>O PATROLAMENTO DA ESTRADA MUNICIPAL QUE PASSA PELOS CANDINHOS.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Sirvaldo Socorro de Toledo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/610/610_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/610/610_texto_integral.doc</t>
   </si>
   <si>
     <t>O ASFALTAMENTO DO BAIRRO SÃO JOSÉ, NO DISTRITO DE SÃO SEBASTIÃO, COM TODA A INFRA-ESTRUTURA NECESSÁRIA.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/611/611_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/611/611_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO 63/2007, DATADA DE 07 DE MARÇO DE 2005,  DE MINHA AUTORIA QUE  SOLICITOU AO SENHOR PREFEITO MUNICIPAL DE CARNEIRINHO, A PAVIMENTAÇÃO ASFÁLTICA DO  BAIRRO SANTA INÊS, JUNTAMENTE  COM O TÉRMINO DA REDE DE ESGOTO, GALERIAS E LIGAÇÕES DE ÁGUA, BEM COMO A CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA DAS RUAS MATO GROSSO, SÃO PAULO, E SUAS TRAVESSAS NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL, PRINCIPALMENTE A RUA SÃO LUIZ, ATÉ O CEMITÉRIO.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº 77/2005, DATA DE 08 DE ABRIL DE 2005, DE MINHA AUTORIA QUE SOLICITOU AO SENHOR PREFEITO MUNICIPAL, A IMPLANTAÇÃO DE FARMÁCIAS MUNICIPAIS EM TODOS OS DISTRITOS E VILAS, COM MEDICAMENTO SUFICIENTE PARA ATENDER A TODA  POPULAÇÃO.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.doc</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO OU A MANUTENÇÃO DO VEÍCULO QUE TRANSPORTA OS PACIENTES DA VILA APARECIDA DO PARANAÍBA - BARBOSA, PARA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/616/616_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/616/616_texto_integral.doc</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE PAPA-ENTULHO (CAÇAMBA), PARA DISPONIBILIZAR A POPULAÇÃO DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/636/636_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/636/636_texto_integral.doc</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DO TRATOR QUE RECOLHE O LIXO DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL POR CAMINHÃO COMPACTADOR CONVENCIONAL.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/619/619_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/619/619_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº 0117/2005, DATADA DE 30 DE MAIO DE 2005, DE MINHA AUTORIA QUE  SOLICITOU AO SENHOR PREFEITO MUNICIPAL, A ABERTURA DAS RUAS ÁGUA DOCE, SANTA INÊS E SÃO JOSÉ NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Aparecido Inácio Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/620/620_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/620/620_texto_integral.doc</t>
   </si>
   <si>
     <t>A AMPLIAÇÃO DO CONVÊNIO COM A EMATER-MG PARA DISPONIBILIZAR MAIS DOIS PROFISSIONAIS PARA ATENDER AOS MUNÍCIPES DE CARNEIRINHO, SENDO UM NA ÁREA DO BEM ESTAR SOCIAL E OUTRO DE EXTENSIONISTA AGROPECUÁRIO.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Joaquim Madalena Severino de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/621/621_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/621/621_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERAR OS TERMOS DA INDICAÇÃO Nº44/2006, DATADA DE 29 DE MARÇO DE 2006, DE MINHA AUTORIA QUE  SOLICITOU AO SENHOR PREFEITO MUNICIPAL, AMPLIAÇÃO DAS DEPENDÊNCIAS DA UNIDADE BÁSICA DE SAÚDE DO DISTRITO DE ESTRELA DA BARRA. </t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/622/622_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/622/622_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERAR OS TERMOS DA INDICAÇÃO Nº 32/2006, DATADA DE 13 DE MARÇO DE 2006, DE MINHA AUTORIA QUE SOLICITOU AO SENHOR PREFEITO MUNICIPAL, A INSTALAÇÃO DE UMA MICRO-EMPRESA PARA FABRICAÇÃO DE JEANS E UMA EMPRESA DE TECELAGEM NO DISTRITO DE ESTRELA DA BARRA. </t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/623/623_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/623/623_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO Nº 58/2006 DE MINHA AUTORIA QUE  SOLICITOU AO SENHOR PREFEITO MUNICIPAL, A REFORMA, COM A CONSTRUÇÃO DE MURO E A ILUMINAÇÃO DO ESTÁDIO ALÍPIO SOARES BARBOSA, NO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.doc</t>
   </si>
   <si>
     <t>ATRAVÉS DE CONVÊNIO COM A EMATER OU SINDICATO DOS PRODUTORES RURAIS DO MUNICÍPIO DE CARNEIRINHO, PARA ATENDER OS PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/668/668_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/668/668_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA SEDE DO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO N. 98/2005, DATADA DE 27 DE ABRIL DE 2005 QUE SOLICITOU AO SENHOR PREFEITO MUNICIPAL, A DOAÇÃO DE TERRENOS AS FAMÍLIAS CARENTES DO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE COBERTURA EM VOLTA DO PRÉDIO QUE FUNCIONA O VELÓRIO MUNICIPAL E COLOCAÇÃO DE BANCOS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.doc</t>
   </si>
   <si>
     <t>A AQUISIÇÃO E INSTALAÇÃO DE DOIS APARELHOS DE  ARES-CONDICIONADOS NO PRÉDIO QUE FUNCIONA O VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.doc</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE SEIS ALQUEIRES DE TERRA AS MARGENS DO RIO PARANAÍBA, SENDO TRÊS ALQUEIRES DE CADA LADO DA RODOVIA MGT 497 DA FAZENDA FISCHER PARA A CONSTRUÇÃO DE ÁREA DE LAZER COM CHALÉS E DEMAIS COISA QUE SE FIZEREM NECESSÁRIA PARA O DESENVOLVIMENTO DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE INTERCEDA JUNTO A CEMIG, PARA QUE SEJA EXPANDIDO A REDE ELÉTRICA DA SEDE DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL ATÉ A TECELAGEM, BEM COMO A COLOCAÇÃO DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DETERMINE AO SETOR COMPETENTE AGILIDADE NOS CONVÊNIOS COM LABORATÓRIOS OU CLINICAS ESPECIALIZADAS PARA QUE EXAMES DE ALTA COMPLEXIBILIDADE SEJAM REALIZADOS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DETERMINE AO SETOR COMPETENTE AGILIDADE NOS CONVÊNIOS COM HOSPITAIS OU SANTAS CASAS PARA RECEBER PACIENTES EM SITUAÇÃO DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DETERMINE AO SETOR COMPETENTE PARA QUE FAÇA UM COMBATE AOS PERNILONGOS NA SEDE DE CARNEIRINHO E NOS DISTRITOS. </t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/855/855_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/855/855_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDO AOS SERVIDORES PÚBLICOS MUNICIPAIS NESTE ANO AUMENTO SALARIAL.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/687/687_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/687/687_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE INTERCEDA JUNTO A CEMIG – COMPANHIA DE ENERGIA ELÉTRICA, PARA QUE SEJA FEITA A LIGAÇÃO DA REDE ELÉTRICA NA ASSOCIAÇÃO DOS PRODUTORES RURAIS AS DUAS PONTES.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/688/688_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/688/688_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">A IMPLANTAÇÃO DE HORTAS COMUNITÁRIAS NO MUNICÍPIO DE CARNEIRINHO. </t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/689/689_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/689/689_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERAR OS TERMOS DA INDICAÇÃO N. 68/2006, DATADA DE 14 DE AGOSTO DE 2006 QUE  SOLICITOU AO SENHOR PREFEITO MUNICIPAL, A CONSTRUÇÃO DE NOVOS MATA-BURROS, BEM COMO A REFORMA DOS EXISTENTES NO MUNICÍPIO._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/690/690_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/690/690_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO N. 102/2005, DATADA DE 02 DE MAIO  DE  2.005, QUE SOLICITOU AO SENHOR PREFEITO MUNICIPAL, A AQUISIÇÃO DE APARELHO DE RÁDIO AMADOR PARA SER IMPLANTADO NOS VEÍCULOS  DA DIVISÃO DE SAÚDE OU OUTRO SISTEMA DE COMUNICAÇÃO, POR EXEMPLO, CELULAR.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/691/691_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/691/691_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO N. 143/2005, DATADA DE 26 DE JULHO  DE  2.005, QUE SOLICITOU AO SENHOR PREFEITO MUNICIPAL, A CONSTRUÇÃO DE UMA PRAÇA NO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/692/692_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/692/692_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">A CONSTRUÇÃO DE UMA PONTE DE CIMENTO DE 8 METROS DE LARGURA NO CÓRREGO DA FORMIGA, NA PROPRIEDADE DO SENHOR SEBASTIÃO FRANCISCO TOLEDO,   NA ESTRADA MUNICIPAL QUE LIGA OS DISTRITOS DE SÃO SEBASTIÃO DO PONTAL  E ESTRELA </t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/693/693_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/693/693_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONTRATADO  UM GUARDA PARA TOMAR VIGIAR A PRAÇA  ANTONIA RODRIGUES DE SOUZA, NO BAIRRO BELA VISTA, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/705/705_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/705/705_texto_integral.doc</t>
   </si>
   <si>
     <t>A REGULARIZAÇÃO DAS ESCRITURAS DOS TERRENOS DO BAIRRO JOAQUIM LUIZ FERREIRA.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/704/704_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/704/704_texto_integral.doc</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE UM LABORATÓRIO DE ANÁLISES CLINICAS MUNICIPAL.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/706/706_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/706/706_texto_integral.doc</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DAS VACINAS DE MENINGITE, HEPATITE A E B E GRIPE PARA SER DISTRIBUÍDAS PARA AS PESSOAS DO MUNICÍPIO QUE NECESSITAREM.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/707/707_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/707/707_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE INTERCEDA JUNTO CEMIG PARA COLOCAR REDE ELÉTRICA NO POÇO SEMI-ARTESIANO NA PROPRIEDADE DO SENHOR ALCIDES BRUNCA.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/710/710_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/710/710_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> A AQUISIÇÃO DE MATERIAIS DE LIMPEZA, TAIS COMO: VASSOURAS E SACOS PLÁSTICOS PARA LIXO.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/709/709_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/709/709_texto_integral.doc</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE REMÉDIOS PARAS AS PESSOAS HIPERTENSAS E DIABÉTICAS.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/708/708_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/708/708_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE A AQUISIÇÃO DOS REMÉDIOS MANIPULADOS SEJAM FEITOS NA FARMÁCIA DE MANIPULAÇÃO EXISTENTE EM CARNEIRINHO.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/733/733_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/733/733_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE FAÇA ATERRO NA ESTRADA DA REGIÃO DA VOLTA GRANDE.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/804/804_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/804/804_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">A AQUISIÇÃO DE BEBEDOUROS DE ÁGUA DE GRANDE CAPACIDADE COM SISTEMA DE REFRIGERAÇÃO ATRAVÉS DE COMPRESSOR, PARA SEREM INSTALADOS NAS ÁREAS ESPORTIVAS DA SEDE E DOS DISTRITOS. </t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/801/801_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/801/801_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONTRATAÇÃO DE PROFESSORES PARA MINISTRAR AULAS ÀS PESSOAS DA 3ª.  IDADE DA SEDE E DOS DISTRITOS.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/802/802_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/802/802_texto_integral.doc</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE MAIS PAPA-ENTULHO (CAÇAMBA), PARA DISPONIBILIZA A POPULAÇÃO DOS DISTRITOS DE ESTRELA DA BARRA E FÁTIMA DO PONTAL.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/803/803_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/803/803_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE NOVA PONTE SOBRE O CÓRREGO DO CEMITÉRIO, NA ESTRADA QUE PASSA PELA PROPRIEDADE DA SENHORA  GUILHERMINA DE OLIVEIRA QUEIROZ.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/806/806_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/806/806_texto_integral.doc</t>
   </si>
   <si>
     <t>O PATROLAMENTO DAS ESTRADAS MUNICIPAIS DAS REGIÕES DO BARRO PRETO E APARECIDA DO PARANAÍBA.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/812/812_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/812/812_texto_integral.doc</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE APARELHO DE AR-CONDICIONADO PARA SER INSTALADO NO DEPARTAMENTO DE DESENVOLVIMENTO.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/813/813_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/813/813_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDO AJUDA ALIMENTAÇÃO AO EMPREGADO PÚBLICO, QUE PRESTAREM SERVIÇOS FORA DO MUNICÍPIO, CUJOS DESLOCAMENTOS NÃO SEJAM DE LONGO PERCURSO, NÃO NECESSITEM DE ABASTECIMENTO OU HOSPEDAGEM, E QUE COINCIDAM COM HORÁRIO DE REFEIÇÕES, NO VALOR DE 10 A 12 REAIS.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/823/823_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/823/823_texto_integral.doc</t>
   </si>
   <si>
     <t>APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR AO SENHOR PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO A CEMIG, PARA IMPLANTAÇÃO  DE REDE ELÉTRICA NO BAIRRO SÃO JOSÉ, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/824/824_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/824/824_texto_integral.doc</t>
   </si>
   <si>
     <t>APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR AO SENHOR PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO A COPASA, PARA IMPLANTAÇÃO  DE REDE DE ÁGUA E ESGOTO NO BAIRRO SÃO JOSÉ, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>QUE INTERCEDA JUNTO A VIAÇÃO ITAMARATY E GONTIJO, PARA COLOCAR LINHAS DE ÔNIBUS PASSANDO PELO MUNICÍPIO DE CARNEIRINHO SENTIDO A ITURAMA.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Willian Martins Maia, Cacildo Adolfo de Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/826/826_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/826/826_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDO AOS SERVIDORES PÚBLICOS MUNICIPAIS AUMENTO SALARIAL DE NO MÍNIMO 25% (POR CENTO), PARA REPOR PERDAS SALARIAIS.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Arsênio Lourenço</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/835/835_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/835/835_texto_integral.doc</t>
   </si>
   <si>
     <t>APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR AO SENHOR PREFEITO MUNICIPAL, AQUISIÇÃO DE UMA BOMBA LEÃO PARA SER INSTALADA NO POÇO DA ESCOLA ESTADUAL PROFESSOR ANTÔNIO DA SILVA, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/834/834_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/834/834_texto_integral.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE SOLICITAR AO SENHOR PREFEITO MUNICIPAL DE CARNEIRINHO, A AQUISIÇÃO DE UM GABINETE ODONTOLÓGICO PARA SER INSTALADO NA ESCOLA MUNICIPAL OLEGÁRIO FRANCISCO DE QUEIROZ, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/833/833_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/833/833_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NO SENTIDO DE REITERAR OS TERMOS DA INDICAÇÃO N. 161/2005, DE MINHA AUTORIA QUE SOLICITOU AO SENHOR PREFEITO MUNICIPAL DE CARNEIRINHO, A DOAÇÃO DOS MATERIAIS ABAIXO RELACIONADO PARA A ESCOLA ESTADUAL PROFESSOR ANTÔNIO DA SILVA:_x000D_
  DATA SHOW;_x000D_
 APARELHO DE DVD;_x000D_
 RETRO-PROJETOR;_x000D_
 FILMADORA E MÁQUINA FOTOGRÁFICA DIGITAL;_x000D_
 COMPUTADOR COM SCANNER;_x000D_
 MÁQUINA DE XÉROX;_x000D_
 ACERVOS BIBLIOGRÁFICOS;_x000D_
 ARMÁRIOS, MESAS E CADEIRAS;_x000D_
 APARELHO DE SOM, MICROFONES E CAIXA AMPLIFICADORA;_x000D_
 JOGOS PEDAGÓGICOS (PORTUGUÊS, MATEMÁTICA, HISTÓRIA, GEOGRAFIA E CIÊNCIAS)._x000D_
 </t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/832/832_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/832/832_texto_integral.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE REITERAR OS TERMOS DA INDICAÇÃO N. 185/2005, DE MINHA AUTORIA QUE  SOLICITOU AO SENHOR PREFEITO MUNICIPAL DE CARNEIRINHO, A CRIAÇÃO DO PLANO DIRETOR NO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/840/840_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/840/840_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE VIABILIZE ATRAVÉS DE CONVÊNIOS COM O ESTADO E A USINA CORURIPE VERBA PARA A PAVIMENTAÇÃO ASFÁLTICA DAS ESTRADAS MUNICIPAIS QUE LIGA OS DISTRITOS A SEDE DA USINA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/841/841_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/841/841_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA AVENIDA AVELINO SOCORRO FILHO, EM FRENTE AO AMBULATÓRIO VICENTE SEVERINO SOCORRO, NA SEDE DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Cacildo Adolfo de Queiroz, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/842/842_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/842/842_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE REITERAR OS TERMOS DA INDICAÇÃO N. 32/2007 QUE SOLICITOU  AO SENHOR PREFEITO MUNICIPAL, A REGULARIZAÇÃO DAS ESCRITURAS DOS TERRENOS DO BAIRRO JOAQUIM LUIZ FERREIRA.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/856/856_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/856/856_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">A RECUPERAÇÃO DO ATERRO NA ESTRADA MUNICIPAL QUE LIGA A RODOVIA MGT A REGIÃO DA VOLTA GRANDE, BEM COMO O MATA-BURRO PRÓXIMO A SEDE DA ASSOCIAÇÃO DOS PRODUTORES RURAIS DA REGIÃO DA VOLTA GRANDE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/843/843_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/843/843_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE INTERCEDA JUNTO A ADMINISTRAÇÃO DA FUNDAÇÃO  PIO XII PARA QUE ENVIE NOVAMENTE A CARRETA DA PREVENÇÃO (UNIDADE DE PREVENÇÃO DO HOSPITAL), PARA QUE ESTEJA ATENDENDO A POPULAÇÃO DA SEDE E DOS DISTRITOS.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/844/844_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/844/844_texto_integral.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE SOLICITAR AO SENHOR PREFEITO MUNICIPAL DE CARNEIRINHO, QUE VIABILIZE A IMPLANTAÇÃO DE INTERNET COMUNITÁRIA NOS DISTRITOS DE SÃO SEBASTIÃO DO PONTAL, ESTRELA DA BARRA E FÁTIMA DO PONTAL.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/845/845_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/845/845_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE REPASSE SUBVENÇÕES SOCIAIS, NO VALOR DE R$10.000,00 (DEZ MIL REAIS), PARA CADA ASSOCIAÇÃO RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/848/848_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/848/848_texto_integral.doc</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE UNIFORME PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, BEM COMO, EQUIPAMENTOS DE PROTEÇÃO PARA OS FUNCIONÁRIOS DO SETOR DE OBRAS, TAIS COMO BOTINAS ANTIDERRAPANTES, ÓCULOS E CAPACETES E ETC.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/857/857_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/857/857_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM PRÉDIO PARA FUNCIONAMENTO DO PSF OU POSTO DE SAÚDE NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/858/858_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/858/858_texto_integral.doc</t>
   </si>
   <si>
     <t>AGILIDADE NA CONSTRUÇÃO DE 3 PONTES, SENDO  UMA NA CABECEIRA DA FORMIGA, NA PROPRIEDADE DO SENHOR AMADOR ASSUNÇÃO, OUTRA NO CÓRREGO DA FORMIGUINHA NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL, QUE DÁ ACESSO A PROPRIEDADE DO SENHOR ANTÔNIO PAULO ABATE E A OUTRA NA PROPRIEDADE DO SENHOR VITAL LUIZ ALVES, NA ESTRADA CASCALHEIRA.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/859/859_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/859/859_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DISPONIBILIZE TERRENOS NO NOVO LOTEAMENTO PARA A IMPLANTAÇÃO DE INDÚSTRIAS OU COMERCIO NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/860/860_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/860/860_texto_integral.doc</t>
   </si>
   <si>
     <t>A RECUPERAÇÃO DA ESTRADA MUNICIPAL QUE DÁ ACESSO AO SÍTIO DOS HERDEIROS DA SENHORA SEBASTIANA E O SÍTIO DA SENHORA EMÍLIA, PRÓXIMO AO LIXÃO MUNICIPAL NA SEDE DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Cacildo Adolfo de Queiroz, Aparecido Inácio Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/861/861_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/861/861_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PINTE OS REDUTORES DE VELOCIDADES EXISTENTES NAS RUAS DA SEDE DO MUNICÍPIO E DISTRITOS.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/869/869_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/869/869_texto_integral.doc</t>
   </si>
   <si>
     <t>ADQUIRIR UMA ÁREA RURAL DE MAIS OU MENOS 3 ALQUEIRES EM FRENTE A PREFEITURA MUNICIPAL DE CARNEIRINHO, PARA DOAR TERRENOS AS FAMÍLIAS DE BAIXA RENDA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/890/890_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/890/890_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM BOSQUE COM PISTA DE CAMINHADAS, ALOJAMENTO PARA ANIMAIS E LANCHONETE, NA ÁREA VERDE DESTINADO A RESERVA NATURAL, DO NOVO LOTEAMENTO NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/891/891_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/891/891_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE PROVIDENCIE A PAVIMENTAÇÃO ASFALTICA DAS RUAS DO PARQUE DE EXPOSIÇÃO E RODEIO IZAÚ VILELA MACHADO.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/892/892_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/892/892_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE FAÇA UMA PARCEIRA COM A USINA CARNEIRINHO PARA A CONSTRUÇÃO DE CONJUNTOS HABITACIONAIS NO MUNICÍPIO DE CARNEIRINHO, DE FORMA QUE O MUNICÍPIO DISPONIBILIZE OS TERRENOS.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/893/893_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/893/893_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DETERMINE AO SETOR COMPETENTE PARA QUE FAÇA PATROLAMENTO DAS ESTRADAS MUNICIPAIS DO DISTRITO DE FÁTIMA DO PONTAL. </t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/903/903_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/903/903_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE REABRA A O GINÁSIO POLIESPORTIVO FRANCISCO GUIZZO, NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/904/904_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/904/904_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">A SUBSTITUIÇÃO DOS MATA-BURROS EXISTENTES NA ESTRADA PRINCIPAL QUE LIGA A REGIÕES DA RUVINHA AO BRIOSO, POR MATA-BURROS DE FERRO. </t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/905/905_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/905/905_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE INTERCEDA JUNTO A CEMIG PARA QUE COLOQUE ENERGIA ELÉTRICA NO LOTEAMENTO JOAQUIM LUIZ FERREIRA.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/906/906_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/906/906_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE  OS SERVIDORES PÚBLICOS VOLTEM A TRABALHAREM AOS SÁBADOS.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/907/907_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/907/907_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DISPONIBILIZE ALGUNS TERRENOS DESTES LOTEAMENTOS NOVOS  PARA A CONSTRUÇÃO DE CASAS PARA OS POLICIAIS DOS MUNICÍPIO DE CARNEIRINHO. </t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/918/918_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/918/918_texto_integral.doc</t>
   </si>
   <si>
     <t>APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR AO SENHOR PREFEITO MUNICIPAL, A CONSTRUÇÃO DE BARRACÕES NOS TERRENOS QUE SERÃO DOADOS PARA AS EMPRESAS</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/919/919_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/919/919_texto_integral.doc</t>
   </si>
   <si>
     <t>APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR AO SENHOR PREFEITO MUNICIPAL, A SUBSTITUIÇÃO DO ÔNIBUS QUE TRANSPORTA OS UNIVERSITÁRIOS PARA AS FACULDADES DE FERNANDÓPOLIS E VOTUPORANGA.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/923/923_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/923/923_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NO SENTIDO DE REITERAR OS TERMOS DA INDICAÇÃO N. 80/2006, DE MINHA AUTORIA QUE SOLICITOU AO SENHOR PREFEITO MUNICIPAL, A PAVIMENTAÇÃO ASFÁLTICA, NAS RUAS DO BAIRRO RODRIGUES MAIA, REDE ELÉTRICA E SANEAMENTO BÁSICO, TAIS COMO: REDE DE ESGOTO E ÁGUA PLUVIAL.  </t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/924/924_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/924/924_texto_integral.doc</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE PNEUS PARA O ÔNIBUS E PARA O MICRO-ÔNIBUS QUE TRANSPORTA PACIENTE PARA SÃO JOSÉ DO RIO PRETO E BARRETOS-SP.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/928/928_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/928/928_texto_integral.doc</t>
   </si>
   <si>
     <t>A REALIZAÇÃO DE FESTA EM HOMENAGEM AOS FILHOS DE CARNEIRINHO AUSENTES, EM UM PERÍODO QUE SEJA POSSÍVEL  JUNTARMOS UM GRANDE NÚMERO DE PESSOAS QUE VEM PASSAR FÉRIAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Joaquim Madalena Severino de Almeida, Arsênio Lourenço, José de Souza Silva</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/934/934_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/934/934_texto_integral.doc</t>
   </si>
   <si>
     <t>NO SENTIDO REITERAR OS TERMOS DAS INDICAÇÕES NºS.  74/2005 E 27/2006 DE AUTORIA DOS VEREADORES JOAQUIM MADALENA SEVERINO DE ALMEIDA, ARSÊNIO LOURENÇO E JOSÉ DE SOUZA SILVA QUE SOLICITOU AO SENHOR PREFEITO MUNICIPAL, A IMPLANTAÇÃO DO HORTO FLORESTAL NO MUNICÍPIO DE CARNEIRINHO.NO SENTIDO REITERAR OS TERMOS DAS INDICAÇÕES NºS.  74/2005 E 27/2006 DE AUTORIA DOS VEREADORES JOAQUIM MADALENA SEVERINO DE ALMEIDA, ARSÊNIO LOURENÇO E JOSÉ DE SOUZA SILVA QUE SOLICITOU AO SENHOR PREFEITO MUNICIPAL, A IMPLANTAÇÃO DO HORTO FLORESTAL NO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/935/935_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/935/935_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DETERMINE AO SETOR COMPETENTE PARA QUE REFAÇA AS PINTURAS DAS PLACAS DE IDENTIFICAÇÃO DAS RUAS E AVENIDAS DO DISTRITO DE ESTRELA DA BARRA, BEM COMO A COLOCAÇÃO DE NOVAS PLACAS.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/929/929_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/929/929_texto_integral.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE SOLICITAR AO SENHOR PREFEITO MUNICIPAL DE CARNEIRINHO, A CONSTRUÇÃO DE UM PORTO HIDROVIÁRIO ÀS MARGENS DO RIO GRANDE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/930/930_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/930/930_texto_integral.doc</t>
   </si>
   <si>
     <t>A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR AO SENHOR PREFEITO MUNICIPAL DE CARNEIRINHO, AGILIDADE NA IMPLANTAÇÃO DA SERRARIA MUNICIPAL.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/936/936_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/936/936_texto_integral.doc</t>
   </si>
   <si>
     <t>SENTIDO DE SOLICITAR AO SENHOR PREFEITO MUNICIPAL, A DOAÇÃO DE INSTRUMENTOS MUSICAIS PARA ASSOCIAÇÃO RECREATIVA E CULTURAL A 1ª BATERIA DE CARNEIRINHO-MG.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/931/931_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/931/931_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA SEDE PARA A GUARDA MIRIM, BEM COMO, A DOAÇÃO DE COMPUTADOR COM IMPRESSORA, UNIFORME E UM VEÍCULO.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/937/937_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/937/937_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA CRECHE NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/951/951_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/951/951_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR AO SENHOR PREFEITO MUNICIPAL, QUE TENHA SEMPRE DOIS MOTORISTAS NO AMBULATÓRIO VICENTE SEVERINO SOCORRO. </t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/952/952_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/952/952_texto_integral.doc</t>
   </si>
   <si>
     <t>APRESENTA A VOSSA EXCELÊNCIA A PRESENTE INDICAÇÃO NO SENTIDO DE SOLICITAR AO SENHOR PREFEITO MUNICIPAL, A AQUISIÇÃO DE VENTILADORES PARA SEREM COLOCADOS NO PRÉDIO ONDE FUNCIONA O PROGRAMA DE SAÚDE FAMILIAR, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/959/959_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/959/959_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERAR OS TERMOS DA INDICAÇÃO N. 83/2005, DE MINHA AUTORIA QUE SOLICITOU AO SENHOR PREFEITO MUNICIPAL, A IMPLANTAÇÃO DE UMA CRECHE NO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/960/960_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/960/960_texto_integral.doc</t>
   </si>
   <si>
     <t>AGILIDADE NO PROCESSO DE DOAÇÃO DE CASA POPULAR NO DISTRITO DE ESTRELA DA BARRA-MG.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/961/961_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/961/961_texto_integral.doc</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE PARQUE INFANTIL NO BALNEÁRIO MUNICIPAL GILOMÉ MACHADO DE QUEIROZ, NO DISTRITO DE ESTRELA DA BARRA-MG</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/955/955_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/955/955_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DETERMINE AO SETOR COMPETENTE PARA QUE CONSTRUA QUATRO QUEBRA-MOLAS, SENDO UM EM CADA QUARTEIRÃO ONDE ESTÁ CONSTRUINDO O PRÉDIO PARA FUNCIONAMENTO DA ESCOLA MUNICIPAL VICENTE LUIZ ALVES.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/956/956_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/956/956_texto_integral.doc</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE BEBEDOURO NO GINÁSIO POLIESPORTIVO LOURENÇO MARTINS MAIA.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/957/957_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/957/957_texto_integral.doc</t>
   </si>
   <si>
     <t>A DOAÇÃO DE BICICLETAS PARA A GUARDA MIRIM DE CARNEIRINHO OU SUBVENCIONÁ-LA PARA TAL AQUISIÇÃO.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/958/958_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/958/958_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERAR O PISO SALARIAL DOS MOTORISTAS, AUXILIARES DE SERVIÇOS GERAIS E URBANOS, BEM COMO, REDUZIR A CARGA HORÁRIA DOS SERVIDORES DE 44 HORAS/SEMANAIS PARA 40 HORAS/SEMANAIS.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/963/963_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/963/963_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA QUADRA NA ESCOLA MUNICIPAL VICENTE LUIZ ALVES, NO PRÉDIO  QUE ESTA SENDO CONSTRUÍDO.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/964/964_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/964/964_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM MATADOURO MUNICIPAL.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/965/965_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/965/965_texto_integral.doc</t>
   </si>
   <si>
     <t>O LOTEAMENTO DA ÁREA DESTINADA PARA A PISTA DE MOTOCROSS, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/972/972_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/972/972_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO  VOLTA GRANDE NAS DIVISAS DAS PROPRIEDADES DOS SENHORES SEBASTIÃO SABINO CÂNDIDO COM BARTOLOMEU GARNICA, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/973/973_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/973/973_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA TUBULAÇÃO NA ESTRADA QUE PASSA PELA  PROPRIEDADE DO SENHOR HIPÓLITO TIAGO DE ARAÚJO, NA REGIÃO DO BARREIRO, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/974/974_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/974/974_texto_integral.doc</t>
   </si>
   <si>
     <t>AGILIDADE NA INAUGURAÇÃO DA  VILA OLÍMPICA NA SEDE DO MUNICÍPIO  DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/978/978_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/978/978_texto_integral.doc</t>
   </si>
   <si>
     <t>A REFORMA E AMPLIAÇÃO DO PRÉDIO DA POLÍCIA MILITAR DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/979/979_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/979/979_texto_integral.doc</t>
   </si>
   <si>
     <t>INTERCEDA JUNTO AOS GOVERNOS FEDERAL E ESTADUAL PARA QUE DÊ CONTINUIDADE AO PROGRAMA LUZ PARA TODOS.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/980/980_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/980/980_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE VIABILIZE O SINAL DA TV ASSEMBLÉIA PARA O DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/981/981_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/981/981_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERAR O PISO SALARIAL DOS VIGIAS.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/982/982_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/982/982_texto_integral.doc</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DOS MATA-BURROS DE MADEIRAS POR MATA-BURROS DE FERROS, DANDO INÍCIO NA PROPRIEDADE DO SENHOR JOÃO ANTÔNIO DA SILVA SENTIDO USINA CARNEIRINHO, NA REGIÃO DA FORMIGA.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/983/983_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/983/983_texto_integral.doc</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DOS MATA-BURROS EXISTENTES NA REGIÃO DO BREJO DOS CAVALOS,  NA ESTRADA QUE PASSA PELA PROPRIEDADE DO SENHOR JOSÉ LONGUINHO E VIZINHANÇA.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/984/984_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/984/984_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA DO DISTRITO DE FÁTIMA DO PONTAL.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/985/985_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/985/985_texto_integral.doc</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE IMÓVEIS URBANOS NO DISTRITO DE FÁTIMA DO PONTAL, DESTINADO À CONSTRUÇÃO DE 12 CASAS POPULARES, PARA DOAR ÀS FAMÍLIAS CARENTES.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/997/997_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/997/997_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DESTINE O IMÓVEL DE PROPRIEDADE DESTA MUNICIPALIDADE NO DISTRITO DE FÁTIMA DO PONTAL, ONDE REALIZOU A FESTA DO PEÃO NESTE ANO PARA A REALIZAÇÃO DE POSTERIORES FESTAS DO PEÃO.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>O LOTEAMENTO DO CAMPO DE POUSO NO BAIRRO SANTA INÊS, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL E POSTERIOR DOAÇÃO AS FAMÍLIAS CARENTES DO REFERIDO DISTRITO, BEM COMO A REGULARIZAÇÃO DA DOCUMENTAÇÃO DO REFERIDO IMÓVEL.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1012/1012_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1012/1012_texto_integral.doc</t>
   </si>
   <si>
     <t>A LOCAÇÃO OU AQUISIÇÃO DE UM IMÓVEL PARA O FUNCIONAMENTO DA APAE – ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS, PARA QUE A PARTIR DE FEVEREIRO ESTEJA EM PLENO FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1030/1030_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1030/1030_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DETERMINE AO SETOR COMPETENTE PARA QUE FAÇA UMA OPERAÇÃO TAMPA BURACO NAS RUAS E AVENIDAS DA SEDE DO MUNICÍPIO, BEM COMO A VIA DE  ACESSO A SEDE DO MUNICÍPIO  JERÔNIMO JOSÉ DE SOUZA.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1029/1029_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1029/1029_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE CONCEDA PONTO FACULTATIVO PARA O FUNCIONÁRIOS PÚBLICOS  NOS DIAS 24, 26, 31 DE DEZEMBRO DE 2007 E 02 DE JANEIRO DE 2008.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/624/624_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/624/624_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">VANDERLEY SOCORRO DO NASCIMENTO, ELY CRISTINA ALVES  </t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/625/625_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/625/625_texto_integral.doc</t>
   </si>
   <si>
     <t>DJALMA SANTOS LONGO</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.doc</t>
   </si>
   <si>
     <t>MARIA JOSÉ DA SILVA PAZIN</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/627/627_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/627/627_texto_integral.doc</t>
   </si>
   <si>
     <t>JERÔNIMO PRADO DE OLIVEIRA</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/628/628_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/628/628_texto_integral.doc</t>
   </si>
   <si>
     <t>IZIDORO HENRIQUE DE SOUZA FILHO</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/629/629_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/629/629_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMIRO IMIDIO DA SILVA</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/632/632_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/632/632_texto_integral.doc</t>
   </si>
   <si>
     <t>NEUZA RIBEIRO DA CUNHA</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>Maria Aparecida de Oliveira Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/633/633_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/633/633_texto_integral.doc</t>
   </si>
   <si>
     <t>TEREZA BENTO DE QUEIROZ</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/634/634_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/634/634_texto_integral.doc</t>
   </si>
   <si>
     <t>JOSÉ BENTO DE QUEIROZ</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/635/635_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/635/635_texto_integral.doc</t>
   </si>
   <si>
     <t>NELY APARECIDA FELÍCIO OLIVEIRA</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/630/630_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/630/630_texto_integral.doc</t>
   </si>
   <si>
     <t>FRANCISCO ALVES DE GODOI</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/631/631_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/631/631_texto_integral.doc</t>
   </si>
   <si>
     <t>ODERSON MORAIS DE SOUZA</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>José de Souza Silva</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/670/670_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/670/670_texto_integral.doc</t>
   </si>
   <si>
     <t>NILFA LEONEL BARBOSA</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/669/669_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/669/669_texto_integral.doc</t>
   </si>
   <si>
     <t>BASILEU ANTÔNIO DE FARIA E NEUZA MARIA DE FARIA</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/695/695_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/695/695_texto_integral.doc</t>
   </si>
   <si>
     <t>OBELINA NETA DA SILVA ALFARO</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/694/694_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/694/694_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA HIRMA POSSARI_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/805/805_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/805/805_texto_integral.doc</t>
   </si>
   <si>
     <t>EDSON LUIZ DE LIMA</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/894/894_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/894/894_texto_integral.doc</t>
   </si>
   <si>
     <t>ANDRÉIA LUZIA DE FREITAS ASSUNÇÃO</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/895/895_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/895/895_texto_integral.doc</t>
   </si>
   <si>
     <t>VALDIR DIONÍSIO PEREIRA</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/896/896_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/896/896_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO BATISTA DE OLIVEIRA_x000D_
 </t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/897/897_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/897/897_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO ROBERTO DE QUEIROZ_x000D_
 </t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/898/898_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/898/898_texto_integral.doc</t>
   </si>
   <si>
     <t>JOAQUIM OLIVEIRA DE QUEIROZ</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/899/899_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/899/899_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NARCISO PATUSSI E MARGARIDA PEREIRA PATUSSI_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/938/938_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/938/938_texto_integral.doc</t>
   </si>
   <si>
     <t>JOÃO ORESTE CARÓSIO E PILAR INÁCIA CENTENO CARÓSIO</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/939/939_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/939/939_texto_integral.doc</t>
   </si>
   <si>
     <t>AGNON MAURÍLIO DE FREITAS E OLIRIA DE SOUZA FREITAS</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/940/940_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/940/940_texto_integral.doc</t>
   </si>
   <si>
     <t>ANTONINHO SILVESTRE MODESTO</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/941/941_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/941/941_texto_integral.doc</t>
   </si>
   <si>
     <t>ANDERSON DOMINGOS DE MENEZES</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/970/970_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/970/970_texto_integral.doc</t>
   </si>
   <si>
     <t>JOSÉ JUSTINO PEREIRA FILHO E ALZIRA ALVES DE ALMEIDA PEREIRA</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/971/971_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/971/971_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRÃO CABRAL DE MELO E FILHOS</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/986/986_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/986/986_texto_integral.doc</t>
   </si>
   <si>
     <t>JOSÉ CARLOS MARTINÊS E MARIA DE FÁTIMA SABINO MARTINÊS</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/987/987_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/987/987_texto_integral.doc</t>
   </si>
   <si>
     <t>JOSÉ ANTÔNIO NEVES E MARIA DO NASCIMENTO</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/988/988_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/988/988_texto_integral.doc</t>
   </si>
   <si>
     <t>JOSÉ ADÃO TONELLI</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/989/989_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/989/989_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> LEONEL JOSÉ DE QUEIROZ</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/990/990_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/990/990_texto_integral.doc</t>
   </si>
   <si>
     <t>MANOEL QUIRINO DE ALMEIDA</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/991/991_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/991/991_texto_integral.doc</t>
   </si>
   <si>
     <t>FERNANDO JOSÉ FRANCISCO</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/992/992_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/992/992_texto_integral.doc</t>
   </si>
   <si>
     <t>GILOMÉ MACHADO DE QUEIROZ, MARIA SEVERINO ALVES, IZAÚ VILELA MACHADO, MARIA NETA DA SILVA E ANTÔNIO BARRETO DA CUNHA</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/993/993_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/993/993_texto_integral.doc</t>
   </si>
   <si>
     <t>JULIA ALVES SOCORRO</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/994/994_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/994/994_texto_integral.doc</t>
   </si>
   <si>
     <t>ORIDIA QUIRINO ALVES</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/995/995_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/995/995_texto_integral.doc</t>
   </si>
   <si>
     <t>JULIANA VILELA ASSUNÇÃO</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/996/996_texto_integral.pdf</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOÊMIA AMBROSIO G. PEREIRA</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1004/1004_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1004/1004_texto_integral.doc</t>
   </si>
   <si>
     <t>MARCELINO VIEIRA DE OLIVEIRA</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1003/1003_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1003/1003_texto_integral.doc</t>
   </si>
   <si>
     <t>FRANCISCO DE OLIVEIRA</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1002/1002_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1002/1002_texto_integral.doc</t>
   </si>
   <si>
     <t>ORÉDIO MORAIS DE SOUZA</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1001/1001_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1001/1001_texto_integral.doc</t>
   </si>
   <si>
     <t>OSÓRIA VENANCIO DA SILVA</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1000/1000_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1000/1000_texto_integral.doc</t>
   </si>
   <si>
     <t>BASÍLIO ANDRADE DA SILVEIRA E ANITA ASSIS DA SILVEIRA</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>Willian Martins Maia, Ricardo Vilela Perroni</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1006/1006_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1006/1006_texto_integral.doc</t>
   </si>
   <si>
     <t>LUIZ LOURO DE OLIVEIRA</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>Ricardo Vilela Perroni</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1016/1016_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1016/1016_texto_integral.doc</t>
   </si>
   <si>
     <t>GERALDO WILSON DA SILVA</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1017/1017_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1017/1017_texto_integral.doc</t>
   </si>
   <si>
     <t>DORCINA MARIA DE JESUS SOUZA</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1018/1018_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1018/1018_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CELINA ROCHA </t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1019/1019_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1019/1019_texto_integral.doc</t>
   </si>
   <si>
     <t>BENEDITO RAMOS E VALDENIR TEIXEIRA RAMOS</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1020/1020_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1020/1020_texto_integral.doc</t>
   </si>
   <si>
     <t>LUIZ CARLOS DE MORAES E MARIA SUELI LOPES DE MORAES</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1021/1021_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1021/1021_texto_integral.doc</t>
   </si>
   <si>
     <t>MARIA IRONDINA DE OLIVEIRA</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1022/1022_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1022/1022_texto_integral.doc</t>
   </si>
   <si>
     <t>ORMELINO DA SILVA PEREIRA</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1007/1007_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1007/1007_texto_integral.doc</t>
   </si>
   <si>
     <t>SARGENTO FERNANDO OVÍDIO FLORÊNCIO, SOLDADO PABLO RODRIGUES DE SOUZA</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1008/1008_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1008/1008_texto_integral.doc</t>
   </si>
   <si>
     <t>CARMEN ANTÔNIA DE ARRUDA</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1009/1009_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1009/1009_texto_integral.doc</t>
   </si>
   <si>
     <t>SAUL MOREIRA DA SILVA</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1010/1010_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1010/1010_texto_integral.doc</t>
   </si>
   <si>
     <t>MARCOS ANTÔNIO MENDES DE OLIVEIRA</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1011/1011_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1011/1011_texto_integral.doc</t>
   </si>
   <si>
     <t>JERÔNIMO DE FREITAS PEREIRA</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/999/999_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/999/999_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 CONCEDE FÉRIAS  AO PREFEITO MUNICIPAL, NO PERÍODO DE 03 DE DEZEMBRO DE 2007 À 03 DE JANEIRO DE 2008._x000D_
 </t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/850/850_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/850/850_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS URBANÍSTICAS DE USO, OCUPAÇÃO E PARCELAMENTO DO SOLO URBANO DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/615/615_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/615/615_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA CARGO NA ESTRUTURA DE RECURSOS HUMANOS DA PREFEITURA MUNICIPAL DE CARNEIRINHO, INSTITUÍDA PELA LEI COMPLEMENTAR Nº034/06 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/637/637_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/637/637_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA SÍMBOLO SALARIAL DO CARGO COMISSIONADO QUE MENCIONA.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/697/697_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/697/697_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DO EMPREGO  EFETIVO DE DIRETOR DE PATRIMÔNIO, CONSTANTES DO ANEXO I DA LEI N. 303/1999, AMPLIADO PELA LEI 595/2003 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/738/738_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/738/738_texto_integral.doc</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DA LEI COMPLEMENTAR Nº028,DE 19 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/820/820_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/820/820_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO QUE MENCIONA, INTEGRANTE DO PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS SERVIDORES DO MUNICÍPIO DE CARNEIRINHO CONSTANTE DA LEI COMPLEMENTAR Nº034, DE 28 DE JUNHO DE 2006.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/828/828_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/828/828_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/849/849_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/849/849_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFETIVO QUE INTEGRA O ANEXO II DA LEI COMPLEMENTAR Nº34, DE 28 DE JUNHO DE 2006 E AMPLIA NÚMERO DE VAGAS DE CARGO JÁ CRIADO.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/851/851_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/851/851_texto_integral.doc</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1025/1025_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1025/1025_texto_integral.doc</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 15-A À LEI COMPLEMENTAR Nº 034, DE 28 DE JUNHO DE 2006.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONCESSÃO DE SUBVENÇÃO SOCIAL A ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONCESSÃO DE SUBVENÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/734/734_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/734/734_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA PROGRAMA SOCIAL DE APOIO E ATENDIMENTO À CRIANÇA E AO ADOLESCENTE EM SITUAÇÃO DE RISCO DE QUALQUER NATUREZA.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/735/735_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/735/735_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CARNEIRINHO,A PARTICIPAR DE CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIO GRANDE.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/736/736_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/736/736_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A FILIAÇÃO DO MUNICÍPIO DE CARNEIRINHO NA ASSOCIAÇÃO DOS MUNICÍPIOS DA MICRORREGIÃO DO VALE DO RIO GRANDE-AMVALE.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A PERMUTA DE QUATRO IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO POR OUTROS QUATRO IMÓVEIS DE PROPRIEDADE DE PARTICULAR QUE MENCIONA.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÙBLICA A APAE-ITURAMA-ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE ITURAMA,COM SEDE NA RUA DOUTOR SÉRGIO DA CUNHA GARCIA,70 NO MUNICÍPIO DE ITURAMA/MG.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/816/816_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/816/816_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA A CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO QUE MENCIONA.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/817/817_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/817/817_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O PERÍMETRO URBANO DO DISTRITO DE FÁTIMA DO PONTAL.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/818/818_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/818/818_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE NOVA TERMINOLOGIA À ATIVIDADE QUE COMPÕE O ROL DAS DESPESAS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DAS RUBRICAS DE RECEITA REFERENTES AO FUNDEF – FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL E DE VALORIZAÇÃO DO MAGISTÉRIO QUE PASSA A DENOMINAR-SE DE FUNDEB – FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/819/819_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/819/819_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO – FUNDEB E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/829/829_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/829/829_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO ANUAL DO SUBSÍDIO DO PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/830/830_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/830/830_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO ANUAL DO SUBSÍDIO DO DOS SECRETÁRIOS MUNICIPAIS DA PREFEITURA DO MUNICÍPIO DE CARNEIRINHO-ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/827/827_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/827/827_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM HOSPITAL DE BASE DA FUNDAÇÃO FACULDADE REGIONAL DE MEDICINA DE SÃO JOSÉ DO RIO PRETO, BEM COMO AUTORIZA A ABERTURA DE CRÉDITO QUE MENCIONA.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/852/852_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/852/852_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR, NA SEDE DO MUNICÍPIO DE CARNEIRINHO, A FEIRA LIVRE DO PRODUTOR RURAL.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/853/853_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/853/853_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E INCLUI PROGRAMA NA LDO Nº937/06.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/854/854_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/854/854_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE HABITAÇÃO DE CARNEIRINHO E INSTITUI O FUNDO DE HABITAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E INCLUI PROGRAMA NA LDO Nº889/06.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>DIPÕE SOBRE AUTORIZAÇÃO PARA CONCESSÃO DE SUBVENÇÃO SOCIAL A ENTIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL ANTIDROGAS E INSTITUI O RESPECTIVO FUNDO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CARNEIRINHO,ESTADO DE MINAS GERAIS,PARA O EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONCESSÃO DE AUXILIO FINANCEIRO A ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES PARA CRIAÇÃO DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE-CISVALEGRAN.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONCESSÃO DE SUBVENÇÃO SOCIAL A ENTIDADE QUE MENCIONA E A ABERTURA DE CRÉDITO ESPECIAL PARA A MESMA FINALIDADE.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/975/975_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/975/975_texto_integral.doc</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA RICARDO DE JESUS COSTA À RUA PARÁ NA SEDE DO MUNICÍPIO DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A _BDMG,OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE GESTÃO SUSTENTÁVEL DE RESÍDUOS DA CONSTRUÇÃO CIVIL E RESÍDUOS VOLUMOSOS E O PLANO INTEGRADO DE GERENCIAMENTO DE RESÍDUOS DA CONSTRUÇÃO CIVIL.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/696/696_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/696/696_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE  R$ 30.000,00  ( TRINTA MIL REAIS) PARA AS DOTAÇÕES DA CÂMARA MUNICIPAL  DE   CARNEIRINHO -  MG.     </t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/831/831_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/831/831_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER REVISÃO ANUAL DO SUBSÍDIO DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/913/913_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/913/913_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE  R$ 15.000,00  ( QUINZE MIL REAIS) PARA AS DOTAÇÕES DA CÂMARA MUNICIPAL  DE   CARNEIRINHO -  MG.     </t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/914/914_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/914/914_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA DE ORÇAMENTO DA DESPESA DA CÂMARA MUNICIPAL DE CARNEIRINHO PARA O EXERCÍCIO FINANCEIRO DE 2008.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/922/922_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/922/922_texto_integral.doc</t>
   </si>
   <si>
     <t>ACRESCE PARÁGRAFO ÚNICO AO ART. 1º. DA RESOLUÇÃO Nº CM 115, DE 1º DE ABRIL DE 2005.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/998/998_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/998/998_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE  R$ 44.000,00  ( QUARENTA E QUATRO MIL REAIS) PARA AS DOTAÇÕES DA CÂMARA MUNICIPAL  DE   CARNEIRINHO -  MG.     </t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1026/1026_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1026/1026_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ENTREGA DE EQUIPAMENTO AO EXECUTIVO MUNICIPAL E DÁ BAIXA NO PATRIMÔNIO DA CÂMARA MUNICIPAL DE CARNEIRINHO.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1027/1027_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1027/1027_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DESPESAS ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE CARNEIRINHO PARA O EXERCÍCIO FINANCEIRO DE 2008.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>PROPO</t>
   </si>
   <si>
     <t>Proposição</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/925/925_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/925/925_texto_integral.doc</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/862/862_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/862/862_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 03ª (TERCEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADO HOJE, PELO FALECIMENTO DA SENHORA ANA DE FREITAS OLIVEIRA, OCORRIDO DIA 10/02/2007, NESTA CIDADE.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/863/863_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/863/863_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 03ª (TERCEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADO HOJE, PELO FALECIMENTO DO SENHOR OSMAIR MARTINS DA SILVA, OCORRIDO DIA 28/02/2007, NO MUNICÍPIO DE ITURAMA-MG.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/698/698_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/698/698_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 04ª (QUARTA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADO HOJE, PELO FALECIMENTO DO SENHOR LEONILDO PEREIRA SANTIAGO, OCORRIDO DIA 08/03/2007, NA CIDADE DE UBERABA-MG.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/837/837_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/837/837_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 07ª (SÉTIMA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADO DIA 07/05/2007, PELO FALECIMENTO DO EX-VEREADOR ONÍZIO QUEIROZ DE LIMA, OCORRIDO DIA 21/04/2007, NA CIDADE DE FERNANDÓPOLIS-SP_x000D_
 _x000D_
  </t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/836/836_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/836/836_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 07ª (SÉTIMA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADO DIA 07/052007, PELO FALECIMENTO DO SENHOR VALDECIR ANTÔNIO DE SOUZA, OCORRIDO DIA 29/04/2007, NO MUNICÍPIO DE CARNEIRINHO-MG.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/838/838_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/838/838_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 08ª (OITAVA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA HOJE, PELO FALECIMENTO DA SENHORA MARINETE PEREIRA PANTALEÃO, OCORRIDO DIA 09/05/2007, NA CIDADE DE BARRETOS-SP.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/888/888_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/888/888_texto_integral.doc</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/926/926_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/926/926_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER A VOSSA EXCELÊNCIA SOLICITAR AO SENHOR PREFEITO MUNICIPAL, A PRORROGAÇÃO DO PRAZO PARA PAGAMENTO DA PARCELA ÚNICA DO IPTU._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>REQP</t>
   </si>
   <si>
     <t>Requerimento ao plenário</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/864/864_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/864/864_texto_integral.doc</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/865/865_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/865/865_texto_integral.doc</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/815/815_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/815/815_texto_integral.doc</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/808/808_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/808/808_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 06ª (SEXTA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADO DIA 16/04/2007, PELO FALECIMENTO DO SR. SERGISMUNDO BERTOLINO SIQUEIRA, OCORRIDO DIA 07/04/2007, NA CIDADE DE SÃO JOSÉ DO RIO PRETO-SP.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/809/809_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/809/809_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 06ª (SEXTA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADO DIA 16/04/2007, PELO FALECIMENTO DA CRIANÇA TALES EDUARDO FERRARI AZEVEDO, OCORRIDO DIA 11/04/2007, NA CIDADE DE UBERABA-MG.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/821/821_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/821/821_texto_integral.doc</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DO EX-VEREADOR ONÍZIO QUEIROZ DE LIMA, OCORRIDO DIA 21/04/2007, NA CIDADE DE FERNANDÓPOLIS-SP</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/822/822_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/822/822_texto_integral.doc</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DO SENHOR VALDECIR ANTÔNIO DE SOUZA, OCORRIDO DIA 29/04/2007, NO MUNICÍPIO DE CARNEIRINHO-MG.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/839/839_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/839/839_texto_integral.doc</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/847/847_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/847/847_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 9ª. (NONA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 04 DE JUNHO DO CORRENTE, PELO FALECIMENTO DO SENHOR GUILHERME RIBEIRO DA SILVEIRA, OCORRIDO DIA 30/05/2007, NA CIDADE DE ITURAMA-MG.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/846/846_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/846/846_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 9ª. (NONA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 04 DE JUNHO DO CORRENTE, PELO FALECIMENTO DO SENHOR JOÃO VICENTE FERREIRA, OCORRIDO DIA 30/05/2007, NA CIDADE DE CARNEIRINHO-MG.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 10ª. (DÉCIMA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 18 DE JUNHO DO CORRENTE ANO, PELO FALECIMENTO DO SENHOR APARECIDO MONTEMOR, OCORRIDO DIA 09/06/2007, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/867/867_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/867/867_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 10ª. (DÉCIMA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DO SENHOR MANOEL GONÇALVES DE SOUZA, OCORRIDO DIA 06/06/2007, NA CIDADE DE ITURAMA-MG.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/868/868_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/868/868_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 6ª. (SEXTA) REUNIÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DO SENHOR DENIZETE SILVA SOCORRO, OCORRIDO DIA 19/06/2007, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL-MG.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/900/900_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/900/900_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 11ª. (DÉCIMA PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 06 DE AGOSTO DE 2007, PELO FALECIMENTO DA SENHORA SEBASTIANA DAVI LOPES, OCORRIDO DIA 27/07/2007, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL-MG._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/901/901_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/901/901_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 11ª. (DÉCIMA PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 06 DE AGOSTO DE 2007, PELO FALECIMENTO DA SENHORA DIVINA MAIA DE LIMA, OCORRIDO DIA 28/07/2007, NA CIDADE DE CARNEIRINHO - MG._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/910/910_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/910/910_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEREM QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 11ª. (DÉCIMA PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 06 DE AGOSTO DE 2007, PELO FALECIMENTO DA SENHORA ORDAIZA PEREIRA, OCORRIDO DIA 03/07/2007, NA CIDADE DE PARANAÍBA-MS.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/909/909_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/909/909_texto_integral.doc</t>
   </si>
   <si>
     <t>RELAÇÃO DA FOLHA DE PAGAMENTO DOS FUNCIONÁRIOS PÚBLICOS, CONTENDO OS RESPECTIVOS VENCIMENTOS, BEM COMO OS SETORES QUE ESTÃO LOTADOS.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/908/908_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/908/908_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 11ª. (DÉCIMA PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 06 DE AGOSTO DE 2007, PELO FALECIMENTO DA SENHORA CLEUZA ALVES FERREIRA, OCORRIDO DIA 29/07/2007, NA CIDADE DE CARNEIRINHO - MG</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/912/912_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/912/912_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 11ª. (DÉCIMA PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DA SENHORA CATARINA PEREIRA DE MENEZES,  OCORRIDO DIA 05/08/2007, NA CIDADE DE ITURAMA - MG</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/911/911_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/911/911_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 11ª. (DÉCIMA PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DO SENHOR GUILHERME FERREIRA DA SILVA, OCORRIDO DIA 30/07/2007, NA CIDADE DE FERNANDÓPOLIS-SP.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/915/915_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/915/915_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 11ª. (DÉCIMA PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DO SENHOR ANTÔNIO DE FREITAS BARBOSA, OCORRIDO DIA 1º./07/2007, NO DISTRITO DE ESTRELA DA BARRA-MG.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/920/920_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/920/920_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 12ª. (DÉCIMA SEGUNDA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DO SENHOR CLEBER ROBERTO FERREIRA, OCORRIDO DIA 18/08/2007, NA CIDADE DE UBERABA-MG.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/917/917_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/917/917_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERER A VOSSA EXCELÊNCIA SOLICITAR AO SENHOR PREFEITO MUNICIPAL, A PRORROGAÇÃO DO PRAZO PARA PAGAMENTO DA PARCELA ÚNICA DO IPTU.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>Joaquim Oliveira de Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/933/933_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/933/933_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 13ª. (DÉCIMA TERCEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DO SENHOR JOÃO PROCÓPIO, OCORRIDO DIA 01/09/2007, NO DISTRITO DE ESTRELA DA BARRA.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/932/932_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/932/932_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 14ª. (DÉCIMA QUARTA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 17/09/2007, PELO FALECIMENTO DO SENHOR PEDRO SALVADOR FILHO, OCORRIDO DIA 04/09/2007, NA SEDE DO MUNICÍPIO DE CARNEIRINHO-MG.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/954/954_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/954/954_texto_integral.doc</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/953/953_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/953/953_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 14ª. (DÉCIMA QUARTA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA HOJE, PELO FALECIMENTO DA SENHORA MARIA VICENTE DE SOUZA, OCORRIDO DIA 15/09/2007, NA CIDADE DE BARRETOS-SP.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/942/942_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/942/942_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 15ª. (DÉCIMA QUINTA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 01 DE OUTUBRO DE 2007, PELO FALECIMENTO DO SENHOR RICARDO DE JESUS COSTA, OCORRIDO DIA 18/09/2007, NA CIDADE DE SÃO JOSÉ DO RIO PRETO-SP.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/943/943_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/943/943_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 15ª (DÉCIMA QUINTA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 01 DE OUTUBRO DE 2007, PELO FALECIMENTO DA SENHORA OVÍDIA FRANCISCA DE QUEIROZ, OCORRIDO DIA 17/09/2007, NO MUNICÍPIO DE CARNEIRINHO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/944/944_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/944/944_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 15ª. (DÉCIMA QUINTA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 01 DE OUTUBRO DE 2007, PELO FALECIMENTO DO SENHOR DONIZETE GOMES DOS ANJOS, OCORRIDO DIA 20/09/2007, NO MUNICÍPIO DE CARNEIRINHO DISTRITO DE SÃO SEBASTIÃO DO PONTAL MG.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/947/947_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/947/947_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 15ª. (DÉCIMA QUINTA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 01 DE OUTUBRO DE 2007, PELO FALECIMENTO DA SENHORA  MARIA JOANA DOS SANTOS , OCORRIDO DIA 23/09/2007, NO MUNICÍPIO DE CARNEIRINHO MG. </t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/948/948_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/948/948_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 15ª. (DÉCIMA QUINTA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 01 DE OUTUBRO DE 2007, PELO FALECIMENTO DA SENHORA  APARECIDA DE FÁTIMA SENA SIQUEIRA, OCORRIDO DIA 23/09/2007, NO MUNICÍPIO DE CARNEIRINHO MG. </t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/949/949_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/949/949_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 15ª. (DÉCIMA QUINTA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 01 DE OUTUBRO DE 2007, PELO FALECIMENTO DA SENHORA  ROZÓRIA FRANCISCA QUEIROZ, OCORRIDO DIA 21/09/2007, NO MUNICÍPIO DE CARNEIRINHO MG. </t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/966/966_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/966/966_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE CONCEDA AUXILIO FINANCEIRO PARA AS SEGUINTES ENTIDADES: ASSOCIAÇÃO DE ARTESÃOS DE CARNEIRINHO, ASSOCIAÇÃO DOS MORADORES DA VILA GRACILÂNDIA – AMOVIGRA, ASSOCIAÇÃO ESTRELABARRENSE MELHORAMENTOS COMUNITÁRIOS – AEBAMEC, ASSOCIAÇÃO DE DEFICIENTES FÍSICOS DE CARNEIRINHO – ADEFIC, ASSOCIAÇÃO FOLCLÓRICA CULTURAL DE CARNEIRINHO – AFCC, ASSOCIAÇÃO INTERNACIONAL DE CARIDADE – AIC/BRASIL–NÚCLEO DE CARNEIRINHO-MG, ASSOCIAÇÃO RECREATIVA E CULTURA A  1ª BATERIA DE CARNEIRINHO-MG, ASSOCIAÇÃO ANTI-ALCÓOLICA DE CARNEIRINHO, ASSOCIAÇÃO DOS MORADORES DA VILA APARECIDA DO PARANAÍBA, ASSOCIAÇÃO DE BAIRROS DE CARNEIRINHO/MG - "ABAICA" E SOCIEDADE DE PRÓ-MELHORAMENTO DE VILA FÁTIMA.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/967/967_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/967/967_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 17ª. (DÉCIMA SÉTIMA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 05 DE NOVEMBRO DE 2007, PELO FALECIMENTO DO SENHOR VALDOMIRO FRANCISCO DOS SANTOS, OCORRIDO DIA 19/10/2007, NO MUNICÍPIO DE ITURAMA- MG. </t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/968/968_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/968/968_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 17ª. (DÉCIMA SÉTIMA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 05 DE NOVEMBRO DE 2007, PELO FALECIMENTO DO SENHOR ANTÔNIO FERREIRA, OCORRIDO DIA 20/10/2007, NA CIDADE DE UBERABA - MG. </t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/969/969_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/969/969_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 17ª. (DÉCIMA SÉTIMA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 05 DE NOVEMBRO DE 2007, PELO FALECIMENTO DA SENHORA ARLINDA QUEIROZ DE PÁDUA, OCORRIDO DIA 30/10/2007, NO DISTRITO DE SÃO SEBASTIÃO DO PONTAL-MG. </t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/977/977_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/977/977_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 17ª. (DÉCIMA SÉTIMA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA HOJE, PELO FALECIMENTO DA SENHORA LUZIA OLIVIA DA SILVA, OCORRIDO DIA 25/10/2007, NO MUNICÍPIO DE ITURAMA- MG. </t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1005/1005_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1005/1005_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 20ª. (VIGÉSIMA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 17 DE DEZEMBRO DE 2007, PELO FALECIMENTO DO SENHOR JOÃO CARLOS MASSUIA, OCORRIDO DIA 09/12/2007, NA CIDADE DE JALES-SP. </t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1015/1015_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1015/1015_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 20ª. (VIGÉSIMA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NO DIA 17 DE DEZEMBRO DE 2007, PELO FALECIMENTO DO SENHOR EDUARDO ZANETONI, OCORRIDO DIA 06/12/2007, NA SEDE DO MUNICÍPIO DE CARNEIRINHO. </t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1028/1028_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1028/1028_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA FEITO UM MINUTO DE SILÊNCIO NA 20ª. (VIGÉSIMA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE CARNEIRINHO, QUE SERÁ REALIZADA NESTA DATA, PELO FALECIMENTO DA SENHORA MARIA DE FÁTIMA GONÇALVES, OCORRIDO DIA 16/12/2007, NA SEDE DO MUNICÍPIO DE CARNEIRINHO. </t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>REQPS</t>
   </si>
   <si>
     <t>Requerimento ao presidente</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/807/807_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/807/807_texto_integral.doc</t>
   </si>
   <si>
     <t>VENHO ATRAVÉS DESTE,REQUERER A VOSSA EXCELÊNCIA O CARRO DA CÂMARA MUNICIPAL DE CARNEIRINHO,PLACA HMN-3593,MODELO FOCUS,PARA UMA VIAGEM:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3282,67 +3282,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/608/608_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/609/609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/610/610_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/611/611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/616/616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/636/636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/619/619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/620/620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/621/621_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/622/622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/623/623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/668/668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/855/855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/687/687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/688/688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/689/689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/690/690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/691/691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/692/692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/693/693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/705/705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/704/704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/706/706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/707/707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/710/710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/709/709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/708/708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/733/733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/804/804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/801/801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/802/802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/803/803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/806/806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/812/812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/813/813_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/823/823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/824/824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/826/826_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/835/835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/834/834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/833/833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/832/832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/840/840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/841/841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/842/842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/856/856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/843/843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/844/844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/845/845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/848/848_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/857/857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/858/858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/859/859_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/860/860_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/861/861_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/869/869_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/890/890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/891/891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/892/892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/893/893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/903/903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/904/904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/905/905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/906/906_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/907/907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/918/918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/919/919_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/923/923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/924/924_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/928/928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/934/934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/935/935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/929/929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/930/930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/936/936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/931/931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/937/937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/951/951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/952/952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/959/959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/960/960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/961/961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/955/955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/956/956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/957/957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/958/958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/963/963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/964/964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/965/965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/972/972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/973/973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/974/974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/978/978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/979/979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/980/980_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/981/981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/982/982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/983/983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/984/984_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/985/985_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/997/997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1012/1012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1030/1030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1029/1029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/624/624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/625/625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/627/627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/628/628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/629/629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/632/632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/633/633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/634/634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/635/635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/630/630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/631/631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/670/670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/669/669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/695/695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/694/694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/805/805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/894/894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/895/895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/896/896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/897/897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/898/898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/899/899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/938/938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/939/939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/940/940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/941/941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/970/970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/971/971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/986/986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/987/987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/988/988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/989/989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/990/990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/991/991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/992/992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/993/993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/994/994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/995/995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1004/1004_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1003/1003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1002/1002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1001/1001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1000/1000_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1016/1016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1017/1017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1018/1018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1019/1019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1020/1020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1021/1021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1022/1022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1007/1007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1008/1008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1009/1009_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1010/1010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1011/1011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/999/999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/850/850_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/615/615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/637/637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/697/697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/738/738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/820/820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/828/828_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/849/849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/851/851_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1025/1025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/734/734_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/735/735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/736/736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/816/816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/817/817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/818/818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/819/819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/829/829_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/830/830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/827/827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/852/852_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/853/853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/854/854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/975/975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/696/696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/831/831_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/913/913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/914/914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/922/922_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/998/998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1026/1026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1027/1027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/925/925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/862/862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/863/863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/698/698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/837/837_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/836/836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/838/838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/888/888_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/926/926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/864/864_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/865/865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/815/815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/808/808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/809/809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/821/821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/822/822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/839/839_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/847/847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/846/846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/867/867_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/868/868_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/900/900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/901/901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/910/910_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/909/909_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/908/908_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/912/912_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/911/911_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/915/915_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/920/920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/917/917_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/933/933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/932/932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/954/954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/953/953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/942/942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/943/943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/944/944_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/947/947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/948/948_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/949/949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/966/966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/967/967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/968/968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/969/969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/977/977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1015/1015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1028/1028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/807/807_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/608/608_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/609/609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/610/610_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/611/611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/616/616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/636/636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/619/619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/620/620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/621/621_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/622/622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/623/623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/668/668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/855/855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/687/687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/688/688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/689/689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/690/690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/691/691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/692/692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/693/693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/705/705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/704/704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/706/706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/707/707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/710/710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/709/709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/708/708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/733/733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/804/804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/801/801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/802/802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/803/803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/806/806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/812/812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/813/813_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/823/823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/824/824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/826/826_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/835/835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/834/834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/833/833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/832/832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/840/840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/841/841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/842/842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/856/856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/843/843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/844/844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/845/845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/848/848_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/857/857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/858/858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/859/859_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/860/860_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/861/861_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/869/869_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/890/890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/891/891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/892/892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/893/893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/903/903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/904/904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/905/905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/906/906_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/907/907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/918/918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/919/919_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/923/923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/924/924_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/928/928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/934/934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/935/935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/929/929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/930/930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/936/936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/931/931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/937/937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/951/951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/952/952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/959/959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/960/960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/961/961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/955/955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/956/956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/957/957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/958/958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/963/963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/964/964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/965/965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/972/972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/973/973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/974/974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/978/978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/979/979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/980/980_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/981/981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/982/982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/983/983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/984/984_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/985/985_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/997/997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1012/1012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1030/1030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1029/1029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/624/624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/625/625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/627/627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/628/628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/629/629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/632/632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/633/633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/634/634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/635/635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/630/630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/631/631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/670/670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/669/669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/695/695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/694/694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/805/805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/894/894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/895/895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/896/896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/897/897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/898/898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/899/899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/938/938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/939/939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/940/940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/941/941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/970/970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/971/971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/986/986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/987/987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/988/988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/989/989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/990/990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/991/991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/992/992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/993/993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/994/994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/995/995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1004/1004_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1003/1003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1002/1002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1001/1001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1000/1000_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1016/1016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1017/1017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1018/1018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1019/1019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1020/1020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1021/1021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1022/1022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1007/1007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1008/1008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1009/1009_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1010/1010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1011/1011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/999/999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/850/850_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/615/615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/637/637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/697/697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/738/738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/820/820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/828/828_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/849/849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/851/851_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1025/1025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/734/734_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/735/735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/736/736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/816/816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/817/817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/818/818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/819/819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/829/829_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/830/830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/827/827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/852/852_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/853/853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/854/854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/975/975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/696/696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/831/831_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/913/913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/914/914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/922/922_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/998/998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1026/1026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1027/1027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/925/925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/862/862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/863/863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/698/698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/837/837_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/836/836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/838/838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/888/888_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/926/926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/864/864_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/865/865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/815/815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/808/808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/809/809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/821/821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/822/822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/839/839_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/847/847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/846/846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/867/867_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/868/868_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/900/900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/901/901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/910/910_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/909/909_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/908/908_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/912/912_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/911/911_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/915/915_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/920/920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/917/917_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/933/933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/932/932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/954/954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/953/953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/942/942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/943/943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/944/944_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/947/947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/948/948_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/949/949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/966/966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/967/967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/968/968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/969/969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/977/977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1015/1015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/1028/1028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2007/807/807_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H276"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="70.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>