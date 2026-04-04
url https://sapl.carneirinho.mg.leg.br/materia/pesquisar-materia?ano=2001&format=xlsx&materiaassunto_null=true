--- v0 (2025-10-05)
+++ v1 (2026-04-04)
@@ -54,264 +54,264 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Sirvaldo Socorro de Toledo, Maria Aparecida de Oliveira Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1167/1167_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1167/1167_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO À SENHORA ALMEZIRA CÂNDIDA DE JESUS DO DISTRITO DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ricardo Vilela Perroni</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMETO A SENHORA MAURA GONÇALVES DA MAIA,</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Iron Vilela de Socorro</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E AGRADECIMENTO AO SENHOR GILOMÉ MACHADO DE QUEIROZ,</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Maria Aparecida de Oliveira Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1171/1171_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1171/1171_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO”   À SENHORA  TEREZA BENTO DE  QUEIROZ – PRESIDENTE DA ASSOCIAÇÃO SÃO VICENTE DE PAULA, RESIDENTE NO MUNICÍPIO DE CARNEIRINHO, PELOS RELEVANTES SERVIÇOS SOCIAIS QUE PRESTA A COMUNIDADE DE SÃO SEBASTIÃO DO PONTAL.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ricardo Vilela Perroni, Iron Vilela de Socorro</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1172/1172_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1172/1172_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO”   AO SENHOR  VITAL VILELA MACHADO, RESIDENTE NO MUNICÍPIO DE CARNEIRINHO, PELOS RELEVANTES SERVIÇOS SOCIAIS QUE PRESTADOS AO MUNICÍPIO DE CARNEIRINHO, PARTICIPANDO E COLABORANDO COM TODOS OS EVENTOS, PRINCIPALMENTE RELIGIOSOS, REALIZADOS NA  COMUNIDADE.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ricardo Vilela Perroni, Júlio Cesar Felício, Willian Martins Maia</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1173/1173_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1173/1173_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO”   A SENHORA  IOLETE DAS GRAÇAS VILELA SOARES, PELOS RELEVANTES SERVIÇOS PRESTADOS COMO PROFESSORA E DIRETORA ESCOLA ESTADUAL BOM SUCESSO À COMUNIDADE DE CARNEIRINHO, SEMPRE PREOCUPADA  COM A FORMAÇÃO INTEGRAL  DO ALUNO E COLABORANDO COM OS PAIS NA EDUCAÇÃO DE SEUS FILHOS, NA QUAL NÃO MEDIU ESFORÇOS E CONHECIMENTOS PARA O APRIMORAMENTO DA EDUCAÇÃO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1175/1175_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1175/1175_texto_integral.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO E RECONHECIMENTO”   AO CASAL SENHOR ANTÔNIO BELMIRO MACHADO E SENHORA ASTROGILDA MARIA MACHADO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CARNEIRINHO COMO PROPRIETÁRIOS RURAIS QUE ACOMPANHARAM O DESENVOLVIMENTO DESTE MUNICÍPIO MESMO ANTES DE SUA EMANCIPAÇÃO POLÍTICO-ADMINISTRATIVA, SEMPRE COLABORANDO COM AS CAUSAS DO MUNICÍPIO E DE SEUS MUNÍCIPES, ESPECIALMENTE OS MAIS DESFAVORECIDOS.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Sirvaldo Socorro de Toledo</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1174/1174_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1174/1174_texto_integral.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO E RECONHECIMENTO”   AO CASAL SENHOR WALDEMAR MARTINS DE SOUZA E SENHORA NAIR DORNELA DE SOUZA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CARNEIRINHO COMO PROPRIETÁRIOS RURAIS E MEMBRO DO SINDICATO RURAL DE CARNEIRINHO, QUE ACOMPANHARAM O DESENVOLVIMENTO DESTE MUNICÍPIO MESMO ANTES DE SUA EMANCIPAÇÃO POLÍTICO-ADMINISTRATIVA, SEMPRE COLABORANDO COM AS CAUSAS DO MUNICÍPIO E DE SEUS MUNÍCIPES, ESPECIALMENTE OS MAIS DESFAVORECIDOS.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1176/1176_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1176/1176_texto_integral.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO E RECONHECIMENTO”   AO CASAL  SENHOR  NIVALDO LONGO E IZABEL CRISTINA CUNHA LONGO, RESIDENTE NO MUNICÍPIO DE CARNEIRINHO, PELOS RELEVANTES SERVIÇOS SOCIAIS PRESTADOS AO MUNICÍPIO DE CARNEIRINHO, PARTICIPANDO E COLABORANDO COM TODOS OS EVENTOS, PRINCIPALMENTE RELIGIOSOS E ASSISTENCIAIS, REALIZADOS NA  COMUNIDADE.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1177/1177_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1177/1177_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO”   AO CASAL  SENHOR  VALDEMAR MASSUIA E GILDA FIM MASSUIA, PELOS RELEVANTES SERVIÇOS SOCIAIS QUE PRESTADOS À POPULAÇÃO DO DISTRITO DE SÃO DE SEBASTIÃO DO PONTAL, PARTICIPANDO E COLABORANDO COM TODOS OS EVENTOS, PRINCIPALMENTE RELIGIOSOS, ESPORTIVOS E ASSISTENCIAIS, REALIZADOS NA  COMUNIDADE.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1178/1178_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1178/1178_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO  À SENHORA LUIZA DO NASCIMENTO.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Ana Beatriz de Paula</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1179/1179_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1179/1179_texto_integral.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO E RECONHECIMENTO”   À PROFESSORA SRA. NILFA LEONEL BARBOSA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO NA ÁREA DE EDUCAÇÃO, SENDO INCLUSIVE, CONSIDERADA UMA PROFISSIONAL MODELO.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1180/1180_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1180/1180_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO” SR. LAURENTINO TEIXEIRA E A SRª. MARIANA MARQUES BATISTA TEIXEIRA, PELOS RELEVANTES SERVIÇOS SOCIAIS PRESTADOS À POPULAÇÃO DO DISTRITO DE SÃO DE SEBASTIÃO DO PONTAL, PARTICIPANDO E COLABORANDO COM TODOS OS EVENTOS, PRINCIPALMENTE RELIGIOSOS E ASSISTENCIAIS, REALIZADOS NA  COMUNIDADE.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1181/1181_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1181/1181_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO” SR. JERÔNIMO SEVERINO ALVES, PELOS RELEVANTES SERVIÇOS SOCIAIS PRESTADOS À POPULAÇÃO DO DISTRITO DE ESTRELA DA BARRA, PARTICIPANDO E COLABORANDO COM TODOS OS EVENTOS, PRINCIPALMENTE RELIGIOSOS E ASSISTENCIAIS, REALIZADOS NA  COMUNIDADE.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Júlio Cesar Felício</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1182/1182_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1182/1182_texto_integral.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO E RECONHECIMENTO” AO DIRETOR DA ESCOLA ESTADUAL PROFESSOR ANTÔNIO DA SILVA, SRº DONIZETTI SEVERINO GODOY, E AOS ALUNOS DESTA ESCOLA, JULIANA DE ALMEIDA MACHADO E ÉDER VASCONCELOS LEITE, PELA PARTICIPAÇÃO E CLASSIFICAÇÃO  NO 1º CONCURSO DE REDAÇÃO, INSTITUÍDO PELA PROMOTORIA DE JUSTIÇA DA COMARCA DE ITURAMA-MG, RECEBENDO O DIPLOMA “MARIA SARAH FELIPPE VILLAÇA LOPES”</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1183/1183_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1183/1183_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO E RECONHECIMENTO” AO CASAL SR. GERALDO BATISTA MOREIRA E A  SRª  ROSA APARECIDA FERRARI MOREIRA, PELOS RELEVANTES SERVIÇOS SOCIAIS PRESTADOS AO MUNICÍPIO DE CARNEIRINHO, DESTACANDO-SE COMO PIONEIROS EM SUA ATIVIDADE PROFISSIONAL, COLABORADORES NOS PROJETOS DE DESENVOLVIMENTO DA REGIÃO  E PARTICIPAÇÃO NOS EVENTOS RELIGIOSOS E ASSISTENCIAIS. </t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1184/1184_texto_integral.doc</t>
+    <t>http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1184/1184_texto_integral.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO E RECONHECIMENTO” AO CASAL  SR. JERÔNIMO ROMUALDO DA COSTA E A  SRª  DOMINGAS RAMOS DE OLIVEIRA COSTA, PELOS RELEVANTES SERVIÇOS PRESTADOS À REGIÃO, NA ATIVIDADE DE EMPREGADO RURAL, SEMPRE DESEMPENHANDO SUA FUNÇÃO COM HUMILDADE E RESPONSABILIDADE. E TAMBÉM PELOS SERVIÇOS DE MECÂNICO E OPERADOR DE MÁQUINAS, PRESTADOS COMO FUNCIONÁRIO PÚBLICO MUNICIPAL. E A ESPOSA SEMPRE CONTRIBUINDO COM O MARIDO EM SEUS AFAZERES DO LAR, COM MUITA RESPONSABILIDADE E COMPANHEIRISMO.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO SENHOR VITAL LUIZ ALVES E À SENHORA GUIMAR ASSUNÇÃO ALVES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -633,67 +633,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1167/1167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1171/1171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1172/1172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1173/1173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1175/1175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1174/1174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1176/1176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1177/1177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1178/1178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1179/1179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1180/1180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1181/1181_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1182/1182_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1183/1183_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1184/1184_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1167/1167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1171/1171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1172/1172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1173/1173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1175/1175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1174/1174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1176/1176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1177/1177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1178/1178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1179/1179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1180/1180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1181/1181_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1182/1182_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1183/1183_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/./sapl/public/materialegislativa/2001/1184/1184_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carneirinho.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>